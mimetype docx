--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -94,26195 +94,37764 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6581-0157</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">095147365</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">220221504</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (183)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (263)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolated Tin Enhanced CO Coverage‐Regulation on Sn 1 Cu Alloy for Selective CO 2 Electroreduction to C 2+ Products</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic modelling of charge transport in solid–liquid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenghao Jin</w:t>
+                <w:t xml:space="preserve">Hadrien Monluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lirong Zheng</w:t>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Shi</w:t>
+                <w:t xml:space="preserve">Xiaoxin Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202409259⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2025.111536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351120v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide‐Tunable Bond Engineering for High‐Performance Multi‐Responsive Piezoelectric Sensors via Enhanced Electrostatic Polarization in In Situ Perovskite‐Embedded PVDF Nanofibers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-cycle fatigue behaviors of twinning-induced plasticity steels fabricated by laser powder bed fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Monluc</w:t>
+                <w:t xml:space="preserve">Yongtao Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Dammak</w:t>
+                <w:t xml:space="preserve">Fulin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202504787⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2025.09.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169777v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic modelling of charge transport in solid–liquid systems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved energy storage density and breakdown strength of “3 + 2” layered flexible composite with charged interlayer double hydroxide nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Ding</w:t>
+                <w:t xml:space="preserve">Hao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2025.111536⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.29780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324599v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy storage density and breakdown strength of “3 + 2” layered flexible composite with charged interlayer double hydroxide nanosheets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Isolated Tin Enhanced CO Coverage‐Regulation on Sn 1 Cu Alloy for Selective CO 2 Electroreduction to C 2+ Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yijiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongye Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirong Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pc.29780⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202409259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352401v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-cycle fatigue behaviors of twinning-induced plasticity steels fabricated by laser powder bed fusion</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halide‐Tunable Bond Engineering for High‐Performance Multi‐Responsive Piezoelectric Sensors via Enhanced Electrostatic Polarization in In Situ Perovskite‐Embedded PVDF Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Garain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Monluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2025.09.061⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202504787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324597v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyramid Array Evaporators: Synergizing Solar Evaporation and Thermoelectric Effects for Sustainable Water Purification and Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulong Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyaqi Mi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 515, pp.163574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.163574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafine MOF as charge trap enables superior high-temperature energy storage performance in polyetherimide composites dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Na Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haotong Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-Min Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 508, pp.161063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Atom-scale Cascade Catalysis via Multi-active Site Collaboration for Ampere-level CO 2 Electroreduction to C 2+ Products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanan Wang</w:t>
+                <w:t xml:space="preserve">Fabrication of copper composites containing 3D graphene-like carbon network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingbo Shi</w:t>
+                <w:t xml:space="preserve">Oussama Keddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ren Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202412658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1014, pp.178700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.178700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351072v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Initial Charge Conditions on the Slide Electrification of Droplets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
+                <w:t xml:space="preserve">Engineering Atom-scale Cascade Catalysis via Multi-active Site Collaboration for Ampere-level CO 2 Electroreduction to C 2+ Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenghao Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andris Šutka</w:t>
+                <w:t xml:space="preserve">Yue Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02988⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202412658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05299608v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior high-temperature energy storage performance of Polyetherimide-Based dielectric composites via optimization of the spatial distribution of MgO nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved energy storage density and breakdown strength of “3 + 2” layered flexible composite with charged interlayer double hydroxide nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Teng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161058⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.29780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352406v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer in laser-induced plasma generation on nano-aerosols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ying Zhang</w:t>
+                <w:t xml:space="preserve">Impact of Initial Charge Conditions on the Slide Electrification of Droplets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Monluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiran Garain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianye Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuemei Cheng</w:t>
+                <w:t xml:space="preserve">Andris Šutka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (3), pp.035001. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/adb782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c02988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240330v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired method to improve the carbon nanotube adhesion strength onto substrates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Superior high-temperature energy storage performance of Polyetherimide-Based dielectric composites via optimization of the spatial distribution of MgO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of advanced materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sam.2014.1726⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 508, pp.161058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.161058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860962v1</w:t>
+                <w:t xml:space="preserve">hal-05352406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electro-actuation of polydimethylsiloxane-based composite dielectric elastomer via constructing semi-interlocked dual-network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy transfer in laser-induced plasma generation on nano-aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liming Jin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Haotong Guo</w:t>
+                <w:t xml:space="preserve">Tianye Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huiqin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Xuemei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 317, pp.127937. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.035001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/adb782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352397v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Electromechanical Coupling in Silicone-Based Elastomer Thin Membranes Filled by Silica-Coated Multiwalled Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Flexible Polyurethane Foams Reinforced With Recycled Waste Tire Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Alfonso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Y. Nezili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Aboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Serantoni</w:t>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rouby</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.376-387. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaenm.3c00678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.70081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412819v1</w:t>
+                <w:t xml:space="preserve">hal-05240363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the MOF-derived Fe fillers and crystal structure of PVDF composites for enhancement of their energy storage density</w:t>
+                <w:t xml:space="preserve">Improved electro-actuation of polydimethylsiloxane-based composite dielectric elastomer via constructing semi-interlocked dual-network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tongguang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhao</w:t>
+                <w:t xml:space="preserve">Liming Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haotong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.149204⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 317, pp.127937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.127937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352398v1</w:t>
+                <w:t xml:space="preserve">hal-05352397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved energy storage properties of polypropylene-based composite dielectrics by introducing surface-charged BaTiO 3 @chitisan ultrafine constructions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chuying Zhang</w:t>
+                <w:t xml:space="preserve">Improved Electromechanical Coupling in Silicone-Based Elastomer Thin Membranes Filled by Silica-Coated Multiwalled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Serantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc04180h⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.376-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaenm.3c00678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352394v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriented and Continuous Phase Epitaxy Enabled by A Highly Dendrite-Resistant Plane towards Super-High Areal Capacity Zinc Metal Batteries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved electro‐actuation property of dielectric elastomer composites regulated by one‐dimensional CaCu 3 Ti 4 O 12 @ TiO 2 core–shell construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Huang</w:t>
+                <w:t xml:space="preserve">Yanfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.202404071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.55379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350495v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the optical stiffness of photophoretic force tweezers in air</w:t>
+                <w:t xml:space="preserve">Efficient industrial-current-density H2O2 production in neutral medium via external-shell boron regulation on single-atom VN4 sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haipeng Zhu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjun Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangwei Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0220834⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 494, pp.153211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240318v1</w:t>
+                <w:t xml:space="preserve">hal-05350732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient industrial-current-density H2O2 production in neutral medium via external-shell boron regulation on single-atom VN4 sites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing energy storage property of polypropylene‐based sandwich composites with surface‐modified nonzero dimensional nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangwei Shi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yating Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 494, pp.153211. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (17), pp.3897-3908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.153211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350732v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing energy storage property of polypropylene‐based sandwich composites with surface‐modified nonzero dimensional nanomaterials</w:t>
+                <w:t xml:space="preserve">3D aerogel membrane-based evaporator with sandwich structure for superior solar-driven evaporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yating Bai</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Xi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yundi Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pol.20240051⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 573, pp.117141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2023.117141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352395v1</w:t>
+                <w:t xml:space="preserve">hal-04378632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-doped carbon nanofiber loaded MOF-derived NiCo bimetallic nanoparticles accelerate the redox transformation of polysulfide for lithium- sulfur batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miao Huang</w:t>
+                <w:t xml:space="preserve">Construction of cellulose nanofiber-Ti3C2Tx MXene/silver nanowire nanocomposite papers with gradient structure for efficient electromagnetic interference shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoji Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asif Nawaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingsong Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2024.118185⟩</w:t>
+              <w:t xml:space="preserve">Advanced Composites and Hybrid Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42114-024-00839-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510542v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosted light absorption by WO3-x/Ag/PbS heterostructure for high-efficiency interfacial solar steam generation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Measurement of the optical stiffness of photophoretic force tweezers in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haipeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haixia Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0220834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.01.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05351285v1</w:t>
+                <w:t xml:space="preserve">hal-05240318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling and Boosting Preferential Epitaxial Zinc Growth via Multi-Interface Regulation for Stable and Dendrite-free Zinc Metal Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Oriented and Continuous Phase Epitaxy Enabled by A Highly Dendrite-Resistant Plane towards Super-High Areal Capacity Zinc Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yuhang Zhang</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxia Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202400613⟩</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202404071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350475v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customizing H 2 O-Poor Electric Double Layer and Boosting Texture Exposure of Zn (101) Plane towards Super-High Areal Capacity Zinc Metal Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the MOF-derived Fe fillers and crystal structure of PVDF composites for enhancement of their energy storage density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongguang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202414757⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 482, pp.149204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.149204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350458v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General negative pressure annealing approach for creating ultra-high-loading single atom catalyst libraries</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved energy storage properties of polypropylene-based composite dielectrics by introducing surface-charged BaTiO 3 @chitisan ultrafine constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejing Wang</w:t>
+                <w:t xml:space="preserve">Yujie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5675. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.2993-3004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50061-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3tc04180h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350939v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calla lily-inspired 3D evaporator: A dual interface design for enhanced solar water evaporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative dual-active sites in interfacially engineered interfaces for high-performance S-scheme solar-driven CO2 photoreduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoji Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutong Song</w:t>
+                <w:t xml:space="preserve">Yange Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Hu</w:t>
+                <w:t xml:space="preserve">Imran Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuling Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menghao Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Shenghua Ma</w:t>
+                <w:t xml:space="preserve">Salman Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 597, pp.118361. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2024.118361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.01.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351348v1</w:t>
+                <w:t xml:space="preserve">hal-04435485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of various 2D MXene surface terminating groups in energy conversion</w:t>
+                <w:t xml:space="preserve">Bio-inspired method to improve the carbon nanotube adhesion strength onto substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoji Miao</w:t>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tariq Bashir</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Youqin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114506⟩</w:t>
+              <w:t xml:space="preserve">Science of advanced materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.377-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sam.2014.1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240339v1</w:t>
+                <w:t xml:space="preserve">hal-00860962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved high-temperature energy storage performance of sandwich PEI-based composites via introducing charge traps by differential functional fillers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nitrogen-doped carbon nanofiber loaded MOF-derived NiCo bimetallic nanoparticles accelerate the redox transformation of polysulfide for lithium- sulfur batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158941⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 959, pp.118185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2024.118185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352400v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced energy storage property of all-organic dielectrics by gradient layered design of sea-island structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosted light absorption by WO3-x/Ag/PbS heterostructure for high-efficiency interfacial solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yansen Liu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixia Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-024-05240-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 660, pp.192-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352399v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Rapid Na+ Migration and Highly Reversible Phase Transition of NASICON for Sodium-Ion Batteries with Suppressed Voltage Hysteresis and Ultralong Lifespan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unification of rheology of thixotropic yield stress fluids and screen printing properties of pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuanzhen Ma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shengqiang Zhang</w:t>
+                <w:t xml:space="preserve">Chaobin Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Yuxin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202404660⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.132982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350438v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Coordinated Iridium–Molybdenum Dual-Atom Catalysts Enabling Efficient Bifunctional Hydrogen Electrocatalysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yi Wang</w:t>
+                <w:t xml:space="preserve">Enabling and Boosting Preferential Epitaxial Zinc Growth via Multi-Interface Regulation for Stable and Dendrite-free Zinc Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weilong Ma</w:t>
+                <w:t xml:space="preserve">Tiantian Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengxin Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c16300⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202400613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378645v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Coordinated Iridium–Molybdenum Dual-Atom Catalysts Enabling Efficient Bifunctional Hydrogen Electrocatalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">General negative pressure annealing approach for creating ultra-high-loading single atom catalyst libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weilong Ma</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chongao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.3c16300⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50061-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351143v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Polymer Interfaces: A Review toward Controlling Triboelectric Surface Charge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Berry</w:t>
+                <w:t xml:space="preserve">Calla lily-inspired 3D evaporator: A dual interface design for enhanced solar water evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300323⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 597, pp.118361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2024.118361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235424v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Transition Metal Ions Evolving into Single Atoms: Formation and Transformation of Nanoparticle Intermediates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ren Li</w:t>
+                <w:t xml:space="preserve">Customizing H 2 O-Poor Electric Double Layer and Boosting Texture Exposure of Zn (101) Plane towards Super-High Areal Capacity Zinc Metal Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laixin Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiakai Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunxia Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202206166⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202414757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351575v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of coordination structure of Fe-585DV/N x C 4− x on the electrocatalytic performance of oxygen reduction reactions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improved high-temperature energy storage performance of sandwich PEI-based composites via introducing charge traps by differential functional fillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3RA04270G⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 504, pp.158941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.158941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378648v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Growth Blocking Strategy Enabling Efficient Solvent-Free Synthesis of Hierarchical UiO-66 for Large-Molecule Catalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Achieving a Rapid Na+ Migration and Highly Reversible Phase Transition of NASICON for Sodium-Ion Batteries with Suppressed Voltage Hysteresis and Ultralong Lifespan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanzhen Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01311⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202404660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351166v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External-Shell Oxygen Enabling the Local Environment Modulation of Unsaturated NbN 3 for Efficient Electrosynthesis of Hydrogen Peroxide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced energy storage property of all-organic dielectrics by gradient layered design of sea-island structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yansen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c21632⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 302 (5), pp.829-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-024-05240-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350764v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ru–W Pair Sites Enabling the Ensemble Catalysis for Efficient Hydrogen Evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Liangpeng Nie</w:t>
+                <w:t xml:space="preserve">Impact of various 2D MXene surface terminating groups in energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoji Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tariq Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleem Raza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202303110⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.114506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2024.114506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350625v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D aerogel membrane-based evaporator with sandwich structure for superior solar-driven evaporation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">N-Coordinated Iridium–Molybdenum Dual-Atom Catalysts Enabling Efficient Bifunctional Hydrogen Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2023.117141⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.889-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c16300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351331v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene-Based Double-Sided Light Absorption Evaporators with Enhanced Water Supply for Solar Desalination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Ru–W Pair Sites Enabling the Ensemble Catalysis for Efficient Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangpeng Nie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.3c04987⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202303110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351408v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The synergistic improvement in mechanical strength and toughness obtained in epoxy‐based composites incorporating with carbon nanotubes‐polymer hybrid construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Engineering Polymer Interfaces: A Review toward Controlling Triboelectric Surface Charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andris Šutka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linards Lapčinskis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hang Zhao</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyunseung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.53920⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378695v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Industrial-Current-Density Acetylene to Polymer-Grade Ethylene via Hydrogen-Localization Transfer over Fluorine-Modified Copper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kunyue Leng</w:t>
+                <w:t xml:space="preserve">Fine study of hierarchical interphase constructed by Ti3SiC2 and carbon nanotubes in SiCf/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjun Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuojuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunqi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-44171-5⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.08.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350865v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency, Thermal stable, and Self-floating Silver Nanowires/Ti3C2Tx MXene/Aramid Nanofibers Composite Aerogel for Photothermal Water Evaporation and Antibacterial Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improved Energy Density Obtained in Trilayered Poly(vinylidene fluoride)-Based Composites by Introducing Two-Dimensional BN and TiO 2 Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147276⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.16079-16089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c00878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351264v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved electro-actuated property of polydimethylsiloxane-based dielectric elastomer by designing a Bi-network structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yanfei Gao</w:t>
+                <w:t xml:space="preserve">Direct Observation of Transition Metal Ions Evolving into Single Atoms: Formation and Transformation of Nanoparticle Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boqian Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126600⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202206166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352392v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unification of rheology of thixotropic yield stress fluids and screen printing properties of pastes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High-efficiency, thermal stable, and self-floating silver nanowires/Ti3C2Tx MXene/aramid nanofibers composite aerogel for photothermal water evaporation and antibacterial application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuetong Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyaqi Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenyue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shenghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132982⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 477, pp.147276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351242v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced electro-actuation property of heterogeneous multi-layered polydimethylsiloxane-based dielectric elastomer composites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lei Yin</w:t>
+                <w:t xml:space="preserve">Dielectric characterisation of rock aggregates with different grain size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Smaniotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0122871⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2224452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378794v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Energy Storage Property of Sandwich-Structured Poly(vinylidene fluoride)-Based Composites by Introducing Na 0.5 Bi 0.5 TiO 3 @TiO 2 Whiskers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
+                <w:t xml:space="preserve">Direct Observation of Transition Metal Ions Evolving into Single Atoms: Formation and Transformation of Nanoparticle Intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiming Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c07545⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202206166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378801v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial Cladding Engineering Suppresses Atomic Thermal Migration to Fabricate Well‐Defined Dual‐Atom Electrocatalysts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Influence of coordination structure of Fe-585DV/N x C 4− x on the electrocatalytic performance of oxygen reduction reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lei Bai</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202205637⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (40), pp.27705-27713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3RA04270G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350894v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Performance Styrene Epoxidation with Vacancy-Defect Cobalt Single-Atom Catalysts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">N-Coordinated Iridium–Molybdenum Dual-Atom Catalysts Enabling Efficient Bifunctional Hydrogen Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ren Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junxiu Huangfu</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (8), pp.10337-10343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c23079⟩</w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.3c16300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351491v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulating dielectric performances of Poly(vinylidene fluoride) nanocomposites by individually controlling shell thickness of Core@Double‐Shells structured nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Haghi‐ashtiani</w:t>
+                <w:t xml:space="preserve">Ultrahigh Energy Storage Density in Poly(vinylidene fluoride)‐Based Composite Dielectrics via Constructing the Electric Potential Well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongguang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Nanodielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/nde2.12003⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202203587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390203v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ Growing Carbon Nanotubes on Nickel Modified Glass Fiber Reinforced Epoxy Composites for EMI Application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Crystal Growth Blocking Strategy Enabling Efficient Solvent-Free Synthesis of Hierarchical UiO-66 for Large-Molecule Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10443-021-09894-y⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1205-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197586v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling and numerical analyses of the electric conductivity of CNT/polymer nanocomposites taking into account the tunneling effect</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ru–W Pair Sites Enabling the Ensemble Catalysis for Efficient Hydrogen Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruixin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangpeng Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.2955⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202303110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347228v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental characterization of the AC conductivity and dielectric properties of CNT/polymer nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+                <w:t xml:space="preserve">Improved energy storage property in polyvinylidene fluoride‐based multilayered composite regulated by oriented carbon nanotube@SiO 2 nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongguang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108150⟩</w:t>
+              <w:t xml:space="preserve">IET Nanodielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.19-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/nde2.12045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546459v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoSe2 nanoflakes-decorated vertically aligned carbon nanotube film on nickel foam as a binder-free supercapacitor electrode with high rate capability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinliang Zheng</w:t>
+                <w:t xml:space="preserve">External-Shell Oxygen Enabling the Local Environment Modulation of Unsaturated NbN 3 for Efficient Electrosynthesis of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Run-Xi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.11.089⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.10718-10725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547807v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dielectric strength of polyvinylidene fluoride by blending chains with different molecular weights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benhui Fan</w:t>
+                <w:t xml:space="preserve">Graphene-Based Double-Sided Light Absorption Evaporators with Enhanced Water Supply for Solar Desalination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoliang Xing</w:t>
+                <w:t xml:space="preserve">Tinglin Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+                <w:t xml:space="preserve">Haobo Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122235⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.996 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.3c04987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546467v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+                <w:t xml:space="preserve">3D aerogel membrane-based evaporator with sandwich structure for superior solar-driven evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutong Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yundi Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 573, pp.117141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2023.117141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934148v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of BaTiO 3 /Multiwall Carbon Nanotube as Fillers on the Electrical Performance of Triboelectric Nanogenerator Based on Polydimethylsiloxane Composite Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The improved low‐field electro‐actuation of dielectric elastomer composites regulated by entirely‐inorganic BaTiO 3 @ TiO 2 core‐shell construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuping Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiying Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Feng</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Zhang</w:t>
+                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ente.201900101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.53582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546474v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-based materials for achieving high energy density film capacitors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient industrial-current-density acetylene to polymer-grade ethylene via hydrogen-localization transfer over fluorine-modified copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2019.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44171-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546469v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude-variable output characteristics of triboelectric-electret nanogenerators during multiple working cycles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine study of hierarchical interphase constructed by Boron Nitride and carbon nanotubes in SiC f /SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaozhong Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuojuan Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2019.103856⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.14633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546470v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the shape features of graphite nanoplatelets on electrically-conductive behaviors of polydimethylsiloxane-based stretchable electrodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Crystal Growth Blocking Strategy Enabling Efficient Solvent-Free Synthesis of Hierarchical UiO-66 for Large-Molecule Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingbo Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jintao Bai</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab28f4⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (2), pp.1205-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.2c01311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546468v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Dielectric Properties in Polypropylene/Poly(vinylidene fluoride) Binary Blends Containing Boron Nitride Nanosheets: Toward High-Voltage Current Application</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The synergistic improvement in mechanical strength and toughness obtained in epoxy‐based composites incorporating with carbon nanotubes‐polymer hybrid construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02271⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.53920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128204v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing BaTiO 3 /carbon nanotube core-shell hybrids to achieve polyvinylidene fluoride composites with high dielectric properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">High-efficiency, Thermal stable, and Self-floating Silver Nanowires/Ti3C2Tx MXene/Aramid Nanofibers Composite Aerogel for Photothermal Water Evaporation and Antibacterial Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuetong Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangyaqi Mi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenyue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab18d2⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 477, pp.477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546480v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved dielectric properties achieved by blending PP and PVDF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chong Zhang</w:t>
+                <w:t xml:space="preserve">Efficient Industrial-Current-Density Acetylene to Polymer-Grade Ethylene via Hydrogen-Localization Transfer over Fluorine-Modified Copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Nanodielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-nde.2018.0038⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.8384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-44171-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546473v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core@double-shells nanowires strategy for simultaneously improving dielectric constants and suppressing losses of poly(vinylidene fluoride) nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">Unification of rheology of thixotropic yield stress fluids and screen printing properties of pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaobin Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.047⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 682, pp.132982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735066v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low electrical percolation thresholds and nonlinear effects in graphene-reinforced nanocomposites: a numerical analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved electro-actuated property of polydimethylsiloxane-based dielectric elastomer by designing a Bi-network structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiqin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanfei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0021998317753888⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 292, pp.126600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674146v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Nanoparticles in the Gas Phase during the Floating Chemical Vapor Deposition Synthesis of Carbon Nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+                <w:t xml:space="preserve">External-Shell Oxygen Enabling the Local Environment Modulation of Unsaturated NbN 3 for Efficient Electrosynthesis of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Run-Xi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b00451⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.10718-10725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c21632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842420v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An electret film-based triboelectric nanogenerator with largely improved performance via a tape-peeling charging method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+                <w:t xml:space="preserve">Improved Energy Storage Performance in Sandwiched Poly(vinylidene fluoride)-Based Composites Assembling with In-Plane-Oriented BN Nanosheets and TiO 2 Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Feng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Minhao Yang</w:t>
+                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiuping Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.03.051⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (12), pp.15948-15958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c03542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841854v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz emission from vertically aligned multi-wall carbon nanotubes and their composites by optical excitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zehan Yao</w:t>
+                <w:t xml:space="preserve">Versatile Janus Structured Integrated Device for Photodynamic Heat Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.067⟩</w:t>
+              <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4015140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842506v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largely enhanced dielectric constant of PVDF nanocomposites through a core–shell strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Improved energy storage property of ferroelectric polymer-based sandwiched composites interlayered with graphene oxide @ SiO2 core–shell nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delong He</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongguang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP06510H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (25), pp.11824-11838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07380-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842321v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving polydimethylsiloxane/carbon nanotube (PDMS/CNT) composites with extremely low dielectric loss and adjustable dielectric constant by sandwich structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Janus interpenetrating structure based on optimized water supply for solar-driven water evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenyue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuetong Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 112 (5), pp.116 - 131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5016543⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 120 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0085688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842427v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved dispersion of carbon nanotubes in poly(vinylidene fluoride) composites by hybrids with core-shell structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiying Zhou</w:t>
+                <w:t xml:space="preserve">Improved Energy Storage Property of Sandwich-Structured Poly(vinylidene fluoride)-Based Composites by Introducing Na 0.5 Bi 0.5 TiO 3 @TiO 2 Whiskers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yezhou Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanni Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.45693⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (34), pp.39311-39321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c07545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842433v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of Thermal Treatment on the Dielectric Performances of Polystyrene Composites Reinforced by Graphene Nanoplatelets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced electro-actuation property of heterogeneous multi-layered polydimethylsiloxane-based dielectric elastomer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiying Miao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma10070838⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0122871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842435v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal conductivity for mesophase pitch-based carbon fiber/modified boron nitride/epoxy composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study on structural and functional properties of porous SiO 2 core‐shell construction/polyethylene nanocomposites with enhanced interfacial interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuying Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongguang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.52115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842481v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the spatial distribution of high content of carbon nanotubes on the electrical conductivity of glass fiber fabrics/epoxy composites fabricated by RTM technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Performance Styrene Epoxidation with Vacancy-Defect Cobalt Single-Atom Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boqian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiu Huangfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.05.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.10337-10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c23079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842496v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Thermal Treatments on the Evolution of Conductive Paths in Carbon Nanotube-Al 2 O 3 Hybrid Reinforced Epoxy Composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancement of barrier and corrosion protection performance of epoxy coatings through adding eco‐friendly lamellar biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03915⟩</w:t>
+              <w:t xml:space="preserve">Materials and Corrosion / Werkstoffe und Korrosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (5), pp.720-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/maco.202112697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842482v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing a continuous amorphous carbon interlayer to enhance dielectric performance of carbon nanotubes/polyvinylidene fluoride nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial Cladding Engineering Suppresses Atomic Thermal Migration to Fabricate Well‐Defined Dual‐Atom Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.105⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202205637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842323v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04276527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic percolation of SiC−Carbon nanotube hybrids: a new route toward thermally conductive High ‑k polymer composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interfacial Cladding Engineering Suppresses Atomic Thermal Migration to Fabricate Well‐Defined Dual‐Atom Electrocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianting Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03372⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202205637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548832v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Coated Boron Nitride Nanosheets for Polymer Nanocomposites with Enhanced Dielectric Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haowei Chen</w:t>
+                <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma10070741⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (4), pp.1750-1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2022.3199904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842314v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768311v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Electrically Conductive Structural Composites by Modulating Aligned CVD-Grown Carbon Nanotube Length on Glass Fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minhao Yang</w:t>
+                <w:t xml:space="preserve">High-Performance Styrene Epoxidation with Vacancy-Defect Cobalt Single-Atom Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boqian Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxiu Huangfu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (3), pp.2948 - 2958. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b13397⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.10337-10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c23079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842499v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional polymer composites reinforced by carbon nanotubes–Alumina hybrids with urchin-like structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hui Wang</w:t>
+                <w:t xml:space="preserve">Three dimensional hydrogel evaporator made of nano level antireflection particles for high-efficiency solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizheng Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2017.03.001⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.102074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seta.2022.102074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842497v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and loading-dependent characteristics of nitrogen-doped graphene foam/carbon nanotube/manganese oxide ternary composite electrodes for high performance supercapacitors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xinghua Li</w:t>
+                <w:t xml:space="preserve">Effect of carbon nanotube hybrid on the microstructure and properties of AlN skeleton-reinforced highly oriented graphite flake composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanyuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.04.039⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.10.220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01842508v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness effect on the tensile and dynamic mechanical properties of graphene nanoplatelets-reinforced polymer nanocomposites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A graphene assembled porous fiber-based Janus membrane for highly effective solar steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphene Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41127-017-0007-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 592, pp.77-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.02.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835464v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directly measuring interfacial shear strength between Polymethyl methacrylate and graphene nanoplatelets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.06.120⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.108943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.108943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835451v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical synergistic effect of graphite nanoplatelets and carbon nanotubes and its influence on polymer-based dielectric composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The Superior Adsorption Capacity of Boron-Nitrogen Co-Doping Walnut Shell Biochar Powder for Au(III), Pt(IV), and Pd(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zejuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianwei Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jintao Bai</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/hve.2016.0058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.106288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842501v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive Network and β Polymorph Content Evolution Caused by Thermal Treatment in Carbon Nanotubes-BaTiO 3 Hybrids Reinforced Polyvinylidene Fluoride Composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regulating dielectric performances of Poly(vinylidene fluoride) nanocomposites by individually controlling shell thickness of Core@Double‐Shells structured nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi‐yong Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi‐min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi‐ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01745⟩</w:t>
+              <w:t xml:space="preserve">IET Nanodielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/nde2.12003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842489v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of graphene nanoplatelet aspect ratio and thermal treatment on dielectric performances of poly(methyl methacrylate) composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional hierarchical oxygen vacancy-rich WO3-decorated Ni foam evaporator for high-efficiency solar-driven interfacial steam generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tongxian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenyue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Voltage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/hve.2016.0053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 602, pp.767-777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842483v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of product nature and morphology by adjusting the hydrogen content in a continuous chemical vapor deposition process for carbon nanotube synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biomass wood-derived efficient Fe–N–C catalysts for oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (22), pp.12764-12774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342486v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Study of Interface/Interphase in Epoxy/Graphene-Based Nanocomposites by Combining STEM and EELS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced Electromechanical Property of Silicone Elastomer Composites Containing TiO2@SiO2 Core-Shell Nano-Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b12915⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (3), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13030368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835458v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced dielectric performance of polyvinylidene fluoride composites with an all-carbon hybrid architecture: vertically aligned carbon nanotube arrays on graphite nanoplatelets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constructing Hybrids Consisting of Porous Silica Particles and Carbon Nanotubes and their Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6TC02386J⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09889-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842503v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of inter structure of two-phase hybrid fillers BaTiO3 and carbon nanotubes on the dielectric properties of polyvinylidene fluoride matrix composites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional performance evolution of urchin‐like structured SiO 2 ‐carbon nanotube hybrid constructions reinforcing polyethylene‐based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Physics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jap.2015.1207⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.1835-1845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220410v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent electro-mechanical actuation sensitivity in stiffness-tunable BaTiO3/polydimethylsiloxane dielectric elastomer nanocomposites.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In-situ Growing Carbon Nanotubes on Nickel Modified Glass Fiber Reinforced Epoxy Composites for EMI Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4914012⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (3), pp.777 - 790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-021-09894-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220419v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carbon nanotubes on the thermoelectric properties of CFRP laminate for aircraft applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrids of glass fibers coated with carbon nanotubes and nickel for high-performance electromagnetic wave absorption composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0731684414565940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (9), pp.51727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338715v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a Lightweight Multilayered Composite for DC to 20 GHz Electromagnetic Shielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Clerico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Gannouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (24), pp.3144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10243144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221795v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Synthesis of Co3O4-Graphene Composite as an Anode Material for Lithium-Ion Batteries With Enhanced Reversible Capacity and Cyclic Performance.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyzing the nanoindentation response of carbon black filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Bouyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Elaboudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis and Reactivity in Inorganic, Metal-Organic, and Nano-Metal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15533174.2013.841225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (29), pp.50697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104382v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites of hybrids BaTiO3/carbon nanotubes/polyvinylidene fluoride with high dielectric properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling and numerical analyses of the electric conductivity of CNT/polymer nanocomposites taking into account the tunneling effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/45/455303⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220403v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study to assess the effect of carbon nanotube addition on the through-thickness electrical conductivity of CFRP laminates for aircraft applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing the nanoindentation response of carbon black filled elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahraa Bouyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Benayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brosseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yueguo Lin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Damien Lemarchand</w:t>
+                <w:t xml:space="preserve">Ilham Elaboudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138, pp.50697(1)-50697(12)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01338349v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Piezo-Resistive Graphite Nanoplatelet–Carbon Nanotube Hybrids/Polydimethylsilicone Composites with Improved Conductive Network Construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multi-scale study of CNT and CNT-COOH reinforced epoxy composites: dispersion state, interfacial interaction vs mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b01413⟩</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09276440.2020.1780556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221803v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of Ag/r-GO/TiO2 nanocomposites with high solar absorption and enhanced anti-recombination in photocatalytic applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Honghui Yang</w:t>
+                <w:t xml:space="preserve">Assembly of Janus complex with low-cost and salt rejection for solar-thermal water evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dingding Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3NR05466G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (32), pp.15551-15561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-020-05108-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986951v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On improvement of mechanical and thermo-mechanical properties of glass fabric/epoxy composites by incorporating CNT-Al2O3 hybrids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MoSe2 nanoflakes-decorated vertically aligned carbon nanotube film on nickel foam as a binder-free supercapacitor electrode with high rate capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 562, pp.483-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.11.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01064112v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective synergistic effect of Al2O3 and SiC microparticles on the growth of carbon nanotubes and its application in high dielectric permittivity polymer composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental characterization of the AC conductivity and dielectric properties of CNT/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ta00369a⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, pp.108150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988097v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-performance ZnO/Ag Nanowire/ZnO composite film UV photodetectors with large area and low operating voltage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yucheng Ding</w:t>
+                <w:t xml:space="preserve">Improving dielectric strength of polyvinylidene fluoride by blending chains with different molecular weights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoliang Xing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4TC00394B⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190, pp.122235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018718v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ damage sensing in the glass fabric reinforced epoxy composites containing CNT-Al2O3 hybrids</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionic Exchange of Metal−Organic Frameworks for Constructing Unsaturated Copper Single‐Atom Catalysts for Boosting Oxygen Reduction Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunyue Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.05.005⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (23), pp.2001384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202001384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996138v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Hybridization with Ceramic Micro-Particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">GO-CNTs hybrids reinforced epoxy composites with porous structure as microwave absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging &amp; Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.108450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856741v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quasi-in-situ sizing of nanoparticles by laser-induced incandescence during the floating chemical vapor deposition synthesis of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (6), pp.93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-019-7201-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757004v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of carbon-coated Co3O4 composite with dendrite-like morphology and its electrochemical performance for lithium-ion batteries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Amplitude-variable output characteristics of triboelectric-electret nanogenerators during multiple working cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1740-0⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.103856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2019.103856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00841312v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance hybrid carbon fillers/binary-polymer nanocomposites with remarkably enhanced positive temperature coefficient effect of resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Polymer-based materials for achieving high energy density film capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2TA00429A⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.101143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2019.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765083v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dielectric properties in a three-phase polymer composite induced by a parallel structure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synergistic Effects of BaTiO 3 /Multiwall Carbon Nanotube as Fillers on the Electrical Performance of Triboelectric Nanogenerator Based on Polydimethylsiloxane Composite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (6), pp.1900101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.201900101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809460v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The controlled formation of hybrid structures of multi-walled carbon nanotubes on SiC plate-like particles and their synergetic effect as a filler in poly(vinylidene fluoride) based composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+                <w:t xml:space="preserve">Effects of the shape features of graphite nanoplatelets on electrically-conductive behaviors of polydimethylsiloxane-based stretchable electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.08.064⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (8), pp.0850g1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab28f4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743825v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial studies of carbon fiber/epoxy composites using single fiber fragmentation test</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Dielectric Properties in Polypropylene/Poly(vinylidene fluoride) Binary Blends Containing Boron Nitride Nanosheets: Toward High-Voltage Current Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Interfaces </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (18), pp.11993-12000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b02271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841448v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanotube-graphene nanoplatelet hybrids as high-performance multifunctional reinforcements in epoxy composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistive of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.11.015⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.035001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aafa58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00768859v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVP-assisted assembly of lanthanum carbonate hydroxide with hierarchical architectures and their luminescence properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hierarchical NiCo2S4@NiCoP core-shell nanocolumn arrays on nickel foam as a binder-free supercapacitor electrode with enhanced electrochemical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinghong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinliang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 538, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2018.11.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00762891v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for preparing graphene nano-sheets at low temperature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Designing BaTiO 3 /carbon nanotube core-shell hybrids to achieve polyvinylidene fluoride composites with high dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.075071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1591/ab18d2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00762890v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mo dopants on improving hydrogen production by redox of iron oxide: catalytic role of Mo cation and kinetic study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile Synthesis of Novel V0.13Mo0.87O2.935 Nanowires With High-Rate Supercapacitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haishun Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjing Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhe Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiying Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3RA22135K⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2019.00595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820496v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon coated Fe3O4 hybrid material prepared by chemical vapor deposition for high performance lithium-ion batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhaozhao Zheng</w:t>
+                <w:t xml:space="preserve">A data-driven computational homogenization method based on neural networks for the nonlinear anisotropic electrical response of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Giovanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissarion Papadopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jintao Bai</w:t>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.05.085⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (2), pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-018-1643-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00841323v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of nano/micro hybrid structure on the mechanical and self-sensing properties of the carbon nanotube-microparticle reinforced epoxy composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improved dielectric properties achieved by blending PP and PVDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyu Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.07.002⟩</w:t>
+              <w:t xml:space="preserve">IET Nanodielectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (2), pp.78-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-nde.2018.0038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00850781v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of carbon-coated Fe2O3 loaded on graphene nanosheets as an anode material for high performance lithium ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+                <w:t xml:space="preserve">Comparison of different surface treatments of carbon fibers used as reinforcements in epoxy composites: Interfacial strength measurements by in-situ scanning electron microscope tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.03.105⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 167, pp.331-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817520v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the growth mechanism of stabilizer-free Ag nanoparticles on reduced graphene oxide: the role of CO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helong He</w:t>
+                <w:t xml:space="preserve">Terahertz emission from vertically aligned multi-wall carbon nanotubes and their composites by optical excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipeng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mi He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-1727-x⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.335 - 342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00841768v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A facile way to fabricate novel 2-3-type composites based on zinc powders and polyvinylidene fluoride with enhanced dielectric properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+                <w:t xml:space="preserve">An electret film-based triboelectric nanogenerator with largely improved performance via a tape-peeling charging method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.256 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2018.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684469v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CVD synthesis of carbon nanotube-graphene nanosheet hybrids and their application in polymer composites</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of Nanoparticles in the Gas Phase during the Floating Chemical Vapor Deposition Synthesis of Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6573⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (11), pp.6437 - 6446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b00451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746688v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low dielectric permittivity and high thermal conductivity silicone rubber composites with micro-nano-sized particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Core@double-shells nanowires strategy for simultaneously improving dielectric constants and suppressing losses of poly(vinylidene fluoride) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohe Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4745509⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.152 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00724123v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dielectric constant and low loss in polymer composites filled by self-passivated zinc particles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Low electrical percolation thresholds and nonlinear effects in graphene-reinforced nanocomposites: a numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0021998317753888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659336v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient Thermal Glue for Carbon Nanotubes based on Azide Polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Le Barny</w:t>
+                <w:t xml:space="preserve">Largely enhanced dielectric constant of PVDF nanocomposites through a core–shell strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohe Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711809⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2777 - 2786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP06510H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701651v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biphasic Polymer Blends Containing Carbon Nanotubes: Heterogeneous Nanotube Distribution and its Influence on the Dielectric Properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intensive EELS study of epoxy composites reinforced by graphene-based nanofillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp210872w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (41), pp.46748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.46748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662768v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of vertically aligned carbon nanotubes grown on SiC for in situ sensing of elastic and plastic deformation in electrically percolative epoxy composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Achieving polydimethylsiloxane/carbon nanotube (PDMS/CNT) composites with extremely low dielectric loss and adjustable dielectric constant by sandwich structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.011⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (5), pp.116 - 131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5016543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00709641v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform diameter multi walled carbon nanotubes with a controlled wall number obtained by a simple chemical vapor deposition method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+                <w:t xml:space="preserve">Plasma Polypyrrole Coated Hybrid Composites with Improved Mechanical and Electrical Properties for Aerospace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hande Yavuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.10.028⟩</w:t>
+              <w:t xml:space="preserve">Applied Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (3), pp.661-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10443-017-9644-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00766353v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excellent dielectric properties of anisotropic polymer composites filled with parallel aligned zinc flakes,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+                <w:t xml:space="preserve">Improved dispersion of carbon nanotubes in poly(vinylidene fluoride) composites by hybrids with core-shell structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wencheng Bi</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiying Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4766923⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.45693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750680v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Mechanical Properties of a Micro/Nanoscale Hybrid Composite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of the thermoelectric behavior of CNTs/CFRP aircraft composite laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueguo Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafarie-Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ya-Pu Zhao</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.633-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/aas.2018.5.6.633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694922v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth of carbon nanotube multilayers on ceramic micro-particles by catalytic chemical vapour deposition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constructing 3D CNTs-SiO2@RGO structures by using GO sheets as template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 713, pp.189-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2018.10.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725351v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dielectric permittivity and low percolation threshold in polymer composites based on SiC-carbon nanotubes micro/nano hybrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic percolation of SiC−Carbon nanotube hybrids: a new route toward thermally conductive High ‑k polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wei-Long Li</w:t>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3544942⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (22), pp.12063-12070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b03372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574778v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Refining the Relationship between Aspect Ratio and Percolation Threshold of Practical Carbon Nanotubes/Polymer Nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Thermal Treatments on the Evolution of Conductive Paths in Carbon Nanotube-Al 2 O 3 Hybrid Reinforced Epoxy Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (38), pp.9680 - 9686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b03915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617614v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant Dielectric Permittivity Nanocomposites: Realizing True Potential of Pristine Carbon Nanotubes in Poly(Vinylidene Fluoride) Matrix through an Enhanced Interfacial Interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+                <w:t xml:space="preserve">Constructing a continuous amorphous carbon interlayer to enhance dielectric performance of carbon nanotubes/polyvinylidene fluoride nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1117163⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.94 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.01.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589862v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable synthesis of graphene sheets with different numbers of layers and effect of the number of graphene layers on the specific capacity of anode material in lithium-ion batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the spatial distribution of high content of carbon nanotubes on the electrical conductivity of glass fiber fabrics/epoxy composites fabricated by RTM technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard-Pascal Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 147, pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2017.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00589866v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and dielectric properties of surface modified TiO2/silicone rubber nanocomposites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Multiscale modeling of nonlinear electric conductivity ingraphene-reinforced nanocomposites taking into account tunnelling effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 337, pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00617538v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01463442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-hydrogen production from cornstalk wastes by orthogonal design method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influences of Thermal Treatment on the Dielectric Performances of Polystyrene Composites Reinforced by Graphene Nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10070838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523760v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Investigations on Epoxy-Multiwall Carbon Nanotubes Composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhanced thermal conductivity for mesophase pitch-based carbon fiber/modified boron nitride/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.71 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2017.06.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678764v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and electrochemical performance of Fe3O4/graphene nanocomposite as anode material for lithium-ion batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jinbo Bai</w:t>
+                <w:t xml:space="preserve">Design of Electrically Conductive Structural Composites by Modulating Aligned CVD-Grown Carbon Nanotube Length on Glass Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.2948 - 2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b13397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598674v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stretch-Modulated Carbon Nanotube Alignment in Ferroelectric Polymer Composites: Characterization of the Orientation State and Its Influence on the Dielectric Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tao Zhou</w:t>
+                <w:t xml:space="preserve">Carbon Coated Boron Nitride Nanosheets for Polymer Nanocomposites with Enhanced Dielectric Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohe Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haowei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp205444x⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (7), pp.152 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10070741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630103v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylene-Enhanced Growth of Carbon Nanotubes on Ceramic Microparticles for Multi-Scale Hybrid Structures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and loading-dependent characteristics of nitrogen-doped graphene foam/carbon nanotube/manganese oxide ternary composite electrodes for high performance supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhi Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linli Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinghua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 501, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.04.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598645v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Volz</w:t>
+                <w:t xml:space="preserve">Multifunctional polymer composites reinforced by carbon nanotubes–Alumina hybrids with urchin-like structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00626568v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of hydrogen and carbon nanotubes over cobalt-containing catalysts via catalytic decomposition of ethanol</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Thickness effect on the tensile and dynamic mechanical properties of graphene nanoplatelets-reinforced polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphene Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1-2), pp.21 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41127-017-0007-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641583v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient production of hydrogen and multi-walled carbon nanotubes from ethanol over Fe/Al2O3 catalysts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the behaviour of CFRP strengthened CHS beams subjected to bending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Humayun Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Fawzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeeva C. P. H. Gamage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.160-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2016.01.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557007v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the position-dependent growth of carbon nanotube-alumina microparticle hybrid structures in a horizontal CVD reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Directly measuring interfacial shear strength between Polymethyl methacrylate and graphene nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.244 - 247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2016.06.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626579v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prepartion and electrochemical performance of cerium oxide-graphene nanocomposite as anode material for lithium ion battery</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Largely enhanced dielectric properties of carbon nanotubes/polyvinylidene fluoride binary nanocomposites by loading a few boron nitride nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4961390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600160v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the nanotube intrinsic resistance across the tip-carbon nanotube-metal substrate junction by Atomic Force Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">Typical synergistic effect of graphite nanoplatelets and carbon nanotubes and its influence on polymer-based dielectric composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-335⟩</w:t>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.140 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/hve.2016.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00587572v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of carbon nanotubes in six orthogonal directions on spherical alumina microparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conductive Network and β Polymorph Content Evolution Caused by Thermal Treatment in Carbon Nanotubes-BaTiO 3 Hybrids Reinforced Polyvinylidene Fluoride Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Weigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (17), pp.9511 - 9519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b01745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00577998v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio Study of Confinement and Surface Effects in AlN Nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influences of graphene nanoplatelet aspect ratio and thermal treatment on dielectric performances of poly(methyl methacrylate) composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Voltage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (4), pp.146 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/hve.2016.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497717v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical kinetics of catalytic chemical vapor deposition of an acetylene/xylene mixture for improved carbon nanotube production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Study of Interface/Interphase in Epoxy/Graphene-Based Nanocomposites by Combining STEM and EELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Lenaig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Reiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (49), pp.34151-34158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b12915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520202v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C-supported Co catalyst on the ethanol decomposition to produce hydrogen and multi-walled carbon nanotubes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of product nature and morphology by adjusting the hydrogen content in a continuous chemical vapor deposition process for carbon nanotube synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.05.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511491v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TENSILE BEHAVIOR OF A TWISTED CARBON NANOTUBE YARN</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhanced dielectric performance of polyvinylidene fluoride composites with an all-carbon hybrid architecture: vertically aligned carbon nanotube arrays on graphite nanoplatelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (38), pp.8911 - 8919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6TC02386J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511485v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes MicroArchitecture for Enhanced Thermal Conduction at Ultra-Low Mass Fraction in Composite Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of carbon nanotubes on the thermoelectric properties of CFRP laminate for aircraft applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueguo Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafarie-Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.200901955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reinforced Plastics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (2), pp.173-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0731684414565940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491097v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Fabrication and Characterization of microspherical FeCO3 and α-Fe2O3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temperature-dependent electro-mechanical actuation sensitivity in stiffness-tunable BaTiO3/polydimethylsiloxane dielectric elastomer nanocomposites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minhao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (9), pp.106(9):092904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523754v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Dielectric Properties based on Microstructure Change in BaTiO3-Carbon Nanotube/Polyvinylidene Fluoride Three-Phase Nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of inter structure of two-phase hybrid fillers BaTiO3 and carbon nanotubes on the dielectric properties of polyvinylidene fluoride matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Advanced Physics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.388-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jap.2015.1207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538856v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dielectric performance of three-component nanocomposites induced by a synergetic effect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Facile Synthesis of Co3O4-Graphene Composite as an Anode Material for Lithium-Ion Batteries With Enhanced Reversible Capacity and Cyclic Performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiachen Wang,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Synthesis and Reactivity in Inorganic, Metal-Organic, and Nano-Metal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (4), pp.614-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15533174.2013.841225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523764v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, characterization and growing mechanism of monodisperse Fe3O4 microspheres</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electrochemical synthesis of polypyrrole nanowires on carbon nanotubes coated carbon fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Wojcek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (9), pp.2691-2699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10008-015-2988-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400077v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic transport in carbon nanotube tangles under compression: The role of contact resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Composites of hybrids BaTiO3/carbon nanotubes/polyvinylidene fluoride with high dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.05.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/45/455303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411071v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of confinement and surface effects in hexagonal AlN nanotubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental study to assess the effect of carbon nanotube addition on the through-thickness electrical conductivity of CFRP laminates for aircraft applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueguo Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gigliottia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lafarie-Frénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (31-37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2015.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372621v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous production of hydrogen and multi-walled carbon nanotubes by ethanol decomposition over Ni/Al2O3 catalysts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Highly Sensitive Piezo-Resistive Graphite Nanoplatelet–Carbon Nanotube Hybrids/Polydimethylsilicone Composites with Improved Conductive Network Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b01413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383574v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Calcium Copper Titanate/Polyimide Functional Hybrid Films with High Dielectric Permittivity (p NA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On improvement of mechanical and thermo-mechanical properties of glass fabric/epoxy composites by incorporating CNT-Al2O3 hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junwei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongqing Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390404v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism analysis of improved corona-resistant characteristic in polyimide/TiO2 nanohybrid films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-performance ZnO/Ag Nanowire/ZnO composite film UV photodetectors with large area and low operating voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohui Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guodong Ya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yucheng Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3025408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (21), pp.4312-4319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4TC00394B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358204v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition rate and morphology of carbon nanotubes at different position in a CVD reactor</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effective synergistic effect of Al2O3 and SiC microparticles on the growth of carbon nanotubes and its application in high dielectric permittivity polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rare Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (21), pp.7980-7987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ta00369a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356110v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00988097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vertically Aligned Carbon Nanotube Arrays on SiC Microplatelets: A High Figure-of-Merit Strategy for Achieving Large Dielectric Constant and Low Loss in Polymer Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (40), pp.22975--22983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508206t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343348v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-production of hydrogen and multi-wall carbon nanotubes from ethanol decomposition over Fe/Al2O3 catalysts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One-pot synthesis of Ag/r-GO/TiO2 nanocomposites with high solar absorption and enhanced anti-recombination in photocatalytic applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Wy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Cx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honghui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.5498-5508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3NR05466G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338518v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00986951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unique Dielectric Properties in Polyaniline/Poly(vinylidene fluoride) Composites Induced by Temperature Variation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">In situ damage sensing in the glass fabric reinforced epoxy composites containing CNT-Al2O3 hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys. stat. sol.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99c, pp.8-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2014.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331977v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of surface modification of carbon nanotubes on the microstructure and electrical properties of carbon nanotubes/rubber nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Continuous electrodeposition of polypyrrole on carbon nanotube-carbon fiber hybrids as a protective treatment against nanotube dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 457, pp.352-356</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.20-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280940v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and characteristics of organic semiconductor nanoparticles of copper phthalocyanine oligomers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The controlled formation of hybrid structures of multi-walled carbon nanotubes on SiC plate-like particles and their synergetic effect as a filler in poly(vinylidene fluoride) based composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youqin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51, pp.355-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.08.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280888v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aryl diazonium salts for carbon fiber surface-initiated atom transfer radical polymerization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High dielectric properties in a three-phase polymer composite induced by a parallel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 84 (8), pp.684 - 701</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139 (2-3), pp.865-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400069v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aging on the reinforcement efficiency of carbon nanotubes in epoxy matrix</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High performance hybrid carbon fillers/binary-polymer nanocomposites with remarkably enhanced positive temperature coefficient effect of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Kang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui-Jin Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-008-2728-5⟩</w:t>
+              <w:t xml:space="preserve">J. Mater. Chem. A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.842-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2TA00429A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366397v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable selective localization of modified nanoscaled carbon black and positive temperature coefficient effect in binary-polymer matrix composites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Synthesis of carbon-coated Co3O4 composite with dendrite-like morphology and its electrochemical performance for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shibo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinzhi Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, 1740 10p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1740-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325778v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pH value and substrate concentration on hydrogen production from the anaerobic fermentation of glucose</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carbon Nanotube Hybridization with Ceramic Micro-Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 33 (24), pp.7413-7418</w:t>
+              <w:t xml:space="preserve">Imaging &amp; Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.38-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348966v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness-dependent electronic and optical properties of faceted hexagonal aluminum nitride nanotubes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Interfacial studies of carbon fiber/epoxy composites using single fiber fragmentation test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.D. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Wiesel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 41, pp.254-257</w:t>
+              <w:t xml:space="preserve">Composite Interfaces </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (5), pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337898v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersensitive linear piezoresistive property in carbon nanotubes/silicone rubber nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Mo dopants on improving hydrogen production by redox of iron oxide: catalytic role of Mo cation and kinetic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jielan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2956605⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (26), pp.10341-10348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3RA22135K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321865v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High dielectric permittivity silver/polyimide composite films with excellent thermal stability</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carbon nanotube-graphene nanoplatelet hybrids as high-performance multifunctional reinforcements in epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichiara Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, pp.221-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2012.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280885v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Dielectric Characterization of Advanced BaTiO3/polyimide nanocomposite films with high thermal stability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PVP-assisted assembly of lanthanum carbonate hydroxide with hierarchical architectures and their luminescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.386-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00280884v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BaTiO3-carbon nanotube/polyvinylidene fluoride three-phase composites with high dielectric constant and low dielectric loss</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A simple method for preparing graphene nano-sheets at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348674v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Controlled Synthesis of 3D Nanorods-based Urchin-like and Nanosheets-based Flower-like Cobalt Basic Salt Nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. B. Bai</w:t>
+                <w:t xml:space="preserve">Carbon coated Fe3O4 hybrid material prepared by chemical vapor deposition for high performance lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beibei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaozhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2013.05.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268328v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reinforcement role of carbon nanotubes in epoxy composites with different matrix stiffness.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+                <w:t xml:space="preserve">The influence of nano/micro hybrid structure on the mechanical and self-sensing properties of the carbon nanotube-microparticle reinforced epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.020⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.28-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2013.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020419v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The growth of multi-walled carbon nanotubes with different morphologies on carbon fibers.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the growth mechanism of stabilizer-free Ag nanoparticles on reduced graphene oxide: the role of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao Wy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Cx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao X</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-1727-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018885v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of aligned carbon nanotubes on the surface of ceramic fibers.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and evaluation of carbon-coated Fe2O3 loaded on graphene nanosheets as an anode material for high performance lithium ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.11.010⟩</w:t>
+              <w:t xml:space="preserve">The Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 239, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2013.03.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014200v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel micro/nanoscale hybrid reinforcement: Multiwalled carbon nanotubes on SiC particles.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+                <w:t xml:space="preserve">CVD synthesis of carbon nanotube-graphene nanosheet hybrids and their application in polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichiara Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.6935-6940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2012.6573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018912v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydride embrittlement and irradiation effects on the hoop mechanical properties of pressurized water reactor (PWR) and boiling-water reactor (BWR) ZIRCALOY cladding tubes: Part II. Morphology of hydrides investigated at different magnifications and their interaction with the processes of plastic deformation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of oxygen vacancy on the dielectric relaxation of BaTiO3 thin films in a quenched state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pairis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-003-0092-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4717758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01756300v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the length and the aggregate size of MWNTs on the improvement efficiency of the mechanical and electrical properties of nanocomposites - experimental investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient Thermal Glue for Carbon Nanotubes based on Azide Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Khanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Barny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1359-835X(03)00140-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (19), pp.193118 (1-5). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00411074v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of composites of multi-walled carbon nanotubes in a resin matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Biphasic Polymer Blends Containing Carbon Nanotubes: Heterogeneous Nanotube Distribution and its Influence on the Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Rieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.2051-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp210872w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411073v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and electrical properties of a MWNT/epoxy composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId564" w:history="1">
+                <w:t xml:space="preserve">High dielectric constant and low loss in polymer composites filled by self-passivated zinc particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72, pp.9-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low dielectric permittivity and high thermal conductivity silicone rubber composites with micro-nano-sized particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Hui Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Kang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.062905-1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4745509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00724123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A facile way to fabricate novel 2-3-type composites based on zinc powders and polyvinylidene fluoride with enhanced dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.842-846</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of vertically aligned carbon nanotubes grown on SiC for in situ sensing of elastic and plastic deformation in electrically percolative epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weikang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Qin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 50 (11), pp.4298-4301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excellent dielectric properties of anisotropic polymer composites filled with parallel aligned zinc flakes,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanjingtian Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wencheng Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (19), 192904 (4 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4766923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and Mechanical Properties of a Micro/Nanoscale Hybrid Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Pu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nonlinear Sciences and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.153-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The growth of carbon nanotube multilayers on ceramic micro-particles by catalytic chemical vapour deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29, pp.52-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uniform diameter multi walled carbon nanotubes with a controlled wall number obtained by a simple chemical vapor deposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Qin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 554, pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2012.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-hydrogen production from cornstalk wastes by orthogonal design method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghua Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaiyu Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.709-713</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and dielectric properties of surface modified TiO2/silicone rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Juan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (23-24), pp.3430-3432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controllable synthesis of graphene sheets with different numbers of layers and effect of the number of graphene layers on the specific capacity of anode material in lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijuan Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (5), pp.982-989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giant Dielectric Permittivity Nanocomposites: Realizing True Potential of Pristine Carbon Nanotubes in Poly(Vinylidene Fluoride) Matrix through an Enhanced Interfacial Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (13), pp.5515-5521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1117163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.2098-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acetylene-Enhanced Growth of Carbon Nanotubes on Ceramic Microparticles for Multi-Scale Hybrid Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4-6), pp.98-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic Investigations on Epoxy-Multiwall Carbon Nanotubes Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Chipara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (10), pp.9050-9056</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stretch-Modulated Carbon Nanotube Alignment in Ferroelectric Polymer Composites: Characterization of the Orientation State and Its Influence on the Dielectric Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (40), pp.20011-20017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp205444x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure and electrochemical performance of Fe3O4/graphene nanocomposite as anode material for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoling Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (3), pp.336-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Refining the Relationship between Aspect Ratio and Percolation Threshold of Practical Carbon Nanotubes/Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khurram Shehzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajamal Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nie Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (8), 080214 (3 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High dielectric permittivity and low percolation threshold in polymer composites based on SiC-carbon nanotubes micro/nano hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Qin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (032901), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3544942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of hydrogen and carbon nanotubes over cobalt-containing catalysts via catalytic decomposition of ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.1585-1592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient production of hydrogen and multi-walled carbon nanotubes from ethanol over Fe/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), pp.531-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the position-dependent growth of carbon nanotube-alumina microparticle hybrid structures in a horizontal CVD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (15), pp.5359-5372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prepartion and electrochemical performance of cerium oxide-graphene nanocomposite as anode material for lithium ion battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jintao Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (4), pp.339-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the nanotube intrinsic resistance across the tip-carbon nanotube-metal substrate junction by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Dominiczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Otubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth of carbon nanotubes in six orthogonal directions on spherical alumina microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.2273-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diameter and length dependent self organizations of multi-walled carbon nanotubes on spherical alumina microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bozlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (4), pp.1159-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2009.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical kinetics of catalytic chemical vapor deposition of an acetylene/xylene mixture for improved carbon nanotube production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiehu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.4 3 3 0 -4 3 4 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled Fabrication and Characterization of microspherical FeCO3 and α-Fe2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhua Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengwei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 351 (2), pp.427-432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carbon Nanotubes MicroArchitecture for Enhanced Thermal Conduction at Ultra-Low Mass Fraction in Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bozlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chalopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalio Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (14), pp.1654-1658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.200901955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of C-supported Co catalyst on the ethanol decomposition to produce hydrogen and multi-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinxiang Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (9), pp.2280-2284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TENSILE BEHAVIOR OF A TWISTED CARBON NANOTUBE YARN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Allaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (1-2), pp.69-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab Initio Study of Confinement and Surface Effects in AlN Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rezouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.11352-11357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailored Dielectric Properties based on Microstructure Change in BaTiO3-Carbon Nanotube/Polyvinylidene Fluoride Three-Phase Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhimin Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenhong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (31), pp.13204-13209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and dielectric properties of advanced high permittivity polyaniline/poly(vinylidene fluoride) nanohybrid films with high energy storage density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.2441-2447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High dielectric performance of three-component nanocomposites induced by a synergetic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (24), pp.2682-2684</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the compressive response of carbon nanotube tangles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Toll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 373, pp.3169-3173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2009.06.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential Bioelectroactive Bone Regeneration Polymer Nanocomposites with high Dielectric Permittivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Yan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Juan Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ab initio study of confinement and surface effects in hexagonal AlN nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rezouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.305-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis, characterization and growing mechanism of monodisperse Fe3O4 microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingdi Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 311 (13), pp.3445-3450</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electronic transport in carbon nanotube tangles under compression: The role of contact resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suong V. Hoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61, pp.628-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broad-frequency dieletric behaviors in multiwalled carbon nonotube/rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bozlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous production of hydrogen and multi-walled carbon nanotubes by ethanol decomposition over Ni/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (1-2), pp.142-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced Calcium Copper Titanate/Polyimide Functional Hybrid Films with High Dielectric Permittivity (p NA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.2077-2082</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical synthesis and characterization of carbon nanotube/modified polypyrrole hybrids using a cavity microelectrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bozlar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 7, pp.8 0 -8 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deposition rate and morphology of carbon nanotubes at different position in a CVD reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daxin Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Genestoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rare Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp.637-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism analysis of improved corona-resistant characteristic in polyimide/TiO2 nanohybrid films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Wei Zha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Tao Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Yong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 93 (192911), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3025408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of surface modification of carbon nanotubes on the microstructure and electrical properties of carbon nanotubes/rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 457, pp.352-356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and characteristics of organic semiconductor nanoparticles of copper phthalocyanine oligomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 322, pp.491-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryl diazonium salts for carbon fiber surface-initiated atom transfer radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Matrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Mahouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Badre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (8), pp.684 - 701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of aging on the reinforcement efficiency of carbon nanotubes in epoxy matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Evesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (14), pp.5020-5022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-008-2728-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unique Dielectric Properties in Polyaniline/Poly(vinylidene fluoride) Composites Induced by Temperature Variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phys. stat. sol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.233-235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-production of hydrogen and multi-wall carbon nanotubes from ethanol decomposition over Fe/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weilong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyu Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 84 (3-4), pp.433-439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Production by Redox of Cation-Modified Iron Oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinzhi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (51), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarkable selective localization of modified nanoscaled carbon black and positive temperature coefficient effect in binary-polymer matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi Dh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (23), pp.2685-2690</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study on microstructure and dielectric property of the BaTiO3/epoxy resin composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Fei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68, pp.171-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thickness-dependent electronic and optical properties of faceted hexagonal aluminum nitride nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rezouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akli Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.254-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of pH value and substrate concentration on hydrogen production from the anaerobic fermentation of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongxun Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (24), pp.7413-7418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced dielectric properties and positive temperature coefficient effect in the binary polymer composites with surface modified carbon black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.229-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supersensitive linear piezoresistive property in carbon nanotubes/silicone rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Qun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104 (024114), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2956605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High dielectric permittivity silver/polyimide composite films with excellent thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (112910), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BaTiO3-carbon nanotube/polyvinylidene fluoride three-phase composites with high dielectric constant and low dielectric loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (18), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrication and Dielectric Characterization of Advanced BaTiO3/polyimide nanocomposite films with high thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Qin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Yong Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploration of dielectric constant dependence on evolution of microstructure in nanotube/ferroelectric polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (082902), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric properties of upright carbon fiber filled polyvinylidene fluoride composite with low percolation threshold and weak temperature dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (072912), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of aspect ratio of multiwall carbon nanotubes on resistance-pressure sensitivity of rubber nanocomposites,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (072907), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facile and Controlled Synthesis of 3D Nanorods-based Urchin-like and Nanosheets-based Flower-like Cobalt Basic Salt Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. G. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X. Geng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (10), pp.3848-3852</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of aspect ratio of carbon nanotube on percolation threshold in ferroelectric polymer nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng-Hong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Min Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei-Juan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Ping Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (212901), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparison between field-emission properties of three one-dimensional carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sh Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimig Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 396 (1-2), pp.44-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The present status and key problems of carbon nanotube based polymer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhong Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimig Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (5), pp.253-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A chemical method to graft carbon nanotubes onto a carbon fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Laachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bessem Ben Doudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poilâne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 62, pp.394-397</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local reconstruction and controllable nanospot welding of multiwalled carbon nanotubes under mild electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanhong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaumeyangshu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60, pp.2433-2437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reinforcement role of carbon nanotubes in epoxy composites with different matrix stiffness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jie Ci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 66, pp.3-4, 599-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2005.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electron spin resonance spectroscopy investigations of carbon nanotubes - epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chipara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Iacomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.820-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photoluminescence Investigation of Porous Anodic Alumina Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhanqiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hou Yuqing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Zhaoyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cao Guoxiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ren Kuanfang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 34 (10), pp.1522-1525</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct growth of aligned carbon nanotubes on the surface of ceramic fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jie Ci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.G. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.883-886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2004.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The growth of multi-walled carbon nanotubes with different morphologies on carbon fibers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi-Gang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jie Ci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Ming Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (3), pp.663-665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel micro/nanoscale hybrid reinforcement: Multiwalled carbon nanotubes on SiC particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Jie Ci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Bo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (22), pp.2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydride embrittlement and irradiation effects on the hoop mechanical properties of pressurized water reactor (PWR) and boiling-water reactor (BWR) ZIRCALOY cladding tubes: Part II. Morphology of hydrides investigated at different magnifications and their interaction with the processes of plastic deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Veleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Arsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Béchade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.567 - 578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-003-0092-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the length and the aggregate size of MWNTs on the improvement efficiency of the mechanical and electrical properties of nanocomposites - experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-835X(03)00140-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dielectric properties of composites of multi-walled carbon nanotubes in a resin matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers and Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.171-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical and electrical properties of a MWNT/epoxy composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui-Ming Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2002, 62, pp.1993-1998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0266-3538(02)00129-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composites à changement de phase et à grandes conductivités thermiques pour le management thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pricop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Foyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afshin Ziaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360097v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites à changement de phase et à grandes conductivités thermiques pour le management thermique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composites multifonctionnels électromagnétiques à base de nanomatériaux de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360096v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft generators for roadway energy harvesting: a preliminary study on design and fabrication of stacked integrated dielectric elastomer architectures using liquid silicone rubber composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Boccalero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Smart Structures + Nondestructive Evaluation (SS25) / Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Vancouver (BC), Canada. pp.13431-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3050427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés élastiques locales des interfaces et interphases d'un nanocomposite polymère graphène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Broadband Shielding Effectiveness of Composite Panels for Protective Enclosures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques d’URSI-France - L'énergie au coeur des ondes ressources et environnement. Gestion "intelligente"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Symposium on Polymer Nanocomposites (ISPN2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of elastic properties of interphase and interface in graphene-polymer nanocomposites by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of multilayer composite materials for broadband shielding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Gannouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE International Symposium on Electromagnetic Compatibility &amp; Signal/Power Integrity (EMCSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Spokane, United States. pp.54-58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/EMCSI39492.2022.9889611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des propriétés élastiques de l'interphase et de l'interface d'un nanocomposite graphène polymère par dynamique moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ième Journées Nationales sur les Composites, JNC 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a wide frequency band composite shield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clerico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Delong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Effective electrical conductivity of CNT/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 International Symposium on Electromagnetic Compatibility - EMC EUROPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rome, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMCEUROPE48519.2020.9245805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863560v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Incorporation of Carbon Nanotubes in Silicone Matrices to Improve Wave Energy Converters Performance’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Electro-Chemical Society (ECS) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montreal, Canada. pp.605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863841v1</w:t>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Multiscale study of influence of interfacial decohesion on piezoresistivity of graphene/polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566007v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Etude multi-échelles de l'influence de la décohésion interfaciale sur la piézorésistivité de nanocomposites polymère/graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique (CFM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864141v1</w:t>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">A two-scale FE2 method using neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference: Computational Modeling of Complex Materials across the Scales (CMCS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">MORTech 2019 - 5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818042v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Identification par dynamique moléculaire des propriétés d’interfaces et d’interphases dans les nanocomposites polymère graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Colloque DEPOS 28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926883v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesures in-situ par incandescence induite par Laser des tailles de nano-particules lors de la synthèse de nanotubes de carbone par dépôt chimique en phase vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII International conference on Coupled problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578653v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Homogenization of the Nonlinear Electrical Behavior of Graphene/Polymer Nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578805v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electric breakdown strength of new elastomer polymer sandwiched with compliant electrodes for soft electrostatic generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Kachroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Iglesias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jean-Mistral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">EuroEAP 2017 7th international conference on Electromechanically Active Polymer (EAP) transducers &amp; artificial muscles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagène, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331161v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigation of dielectric properties of barium titanate and carbon nanotubes embedded in polyvinylidene fluoride matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benhui Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathi Jomni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Multifunctional, Hybrid and Nanomaterials (MHN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale modeling of the electrical and mechanical properties of graphene-reinforced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference: Computational Modeling of Complex Materials across the Scales (CMCS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical analysis of electric conductivity and percolation threshold of graphene-reinforced nanocomposites by finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VII International conference on Coupled problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computational Homogenization of the Nonlinear Electrical Behavior of Graphene/Polymer Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th US National Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A computational approach to quantify the electric conductivity of graphene-reinforced nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plasma polymerized thin coating as a protective layer of carbon nanotubes grafted on carbon fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antinéa Einig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Magga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosafe 2012 : International Conferences on Safe Production and Use of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Grenoble, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/429/1/012051/meta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrical Anisotropy in Polymer Composites Containing Highly Aligned Carbon Nanotube-SiC nano/micro Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Materials Research Society 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CARBON FIBER-BASED MULTIFUNCTIONAL STRUCTUAL CAPACITORS IN THE VIEW OF EMBEDDED ENERGY STORAGE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Advanced Fibers and Polymer Materials 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Shangai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Highly regulated rf-sputtered amorphous barium titanate thin films on carbon fiber microelectrode for hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shenghong Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Shangaï, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soft generators for roadway energy harvesting: a preliminary study on design and fabrication of stacked integrated dielectric elastomer architectures using liquid silicone rubber composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregorio Boccalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chesné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electroactive Polymer Actuators, Sensors, and Devices (EAPAD) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Vancouver (CA), Canada. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId943" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multiscale Modeling of Graphene-polymer Nanocomposites with Tunneling Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jinbo Bai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocomposites: preparation, Characterization and modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-789-45031-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in-situ par incandescence induite par Laser des tailles de nano-particules lors de la synthèse de nanotubes de carbone par dépôt chimique en phase vapeur.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">L. Zimmer. </w:t>
+                <w:t xml:space="preserve">Modélisation électromécanique non linéaire multi-échelle de nanocomposites graphène-polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinbo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jinbo Bai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 16e Congrès Francophone de Techniques Laser pour la Mécanique des Fluides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanocomposites: Préparation, caractérisation et modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.167-198, 2021, 9781789480313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId945" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.9031.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947346v1</w:t>
+            <w:hyperlink r:id="rId944" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+                <w:t xml:space="preserve">Mesures in-situ par incandescence induite par Laser des tailles de nano-particules lors de la synthèse de nanotubes de carbone par dépôt chimique en phase vapeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiguo Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dichiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t>
+              <w:t xml:space="preserve">L. Zimmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t>
+              <w:t xml:space="preserve">Actes du 16e Congrès Francophone de Techniques Laser pour la Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-276, 2018, 979−10−699−2816−9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982941v1</w:t>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL DECOMPOSITION OF XYLENE FOR THE SYNTHESIS OF CARBON NANOMATERIALS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dichiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michael O. Daramola. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xylenes: Synthesis, Characterization and Physicochemical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.127-154, 2013, 978-1-62808-342-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Property oriented surface engineering for CNT and nano/micro fillers (CNT on micro ceramic particles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinkai Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.145-170, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carbon fibre and Nano/micro (carbon nanotubes on carbon fibre) hybrid structures and their interface in advanced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinkai Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Miomandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mohamed Chehimi &amp; Jean Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Chemistry of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Publishers, Inc. USA, pp.319-346, 2013, Nova Science Publishers, Inc. 2013, 978-1-62808-352-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9 : Utilisation de la microélectrode à cavité pour l'élaboration et la caractérisation de nanocomposites à base de polymères conducteurs électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bozlar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent VIVIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microélectrode à cavité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau UMEC du CNRS, pp.0-192, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26292,192 +37861,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention de nanotubes de carbone sur les supports et composites les renfermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Ci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 04 04 586. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de réalisation d'une structure émissive d'électrons à nanotubes et structure émissive d'électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 04 52 003. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26487,548 +38056,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of effective nonlinear coupled electro-mechanical properties of graphene-reinforced nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivité électrique de nanocomposites. Modélisation par homogénéisation périodique Application au PMMA/Graphène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational approach to evaluate the effective electrical conductivity of graphene-reinforced nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR Polynano 3661. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MD simulations on graphene reinforced polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR Polynano 3661. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Numerical Analysis of Graphene-Polymer Nanocomposites using Molecular Dynamics (MD) Simulation and Finite Element Method (FEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinbo Bai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GDR PolyNano 3661. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId724"/>
+      <w:footerReference w:type="default" r:id="rId965"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27096,51 +38665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99E6F60B"/>
+    <w:nsid w:val="E730436C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27327,51 +38896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jinbobai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6581-0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351120v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongye Yue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Jin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202409259" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169777v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Garain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Monluc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202504787" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Pan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111536" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352401v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Teng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuying Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29780" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Hu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2025.09.061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinlong Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Tong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyaqi Mi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.163574" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352405v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Guo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161063" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412658" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#352;utka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02988" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161058" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240330v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Cheng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/adb782" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dichiara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqin Lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1726" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352397v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127937" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongguang Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149204" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04180h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Xu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lv" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202404071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingding Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Guo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Sun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Shi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153211" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352395v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Bai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeping Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2024.118185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxian Wang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Ma" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.01.065" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202400613" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixin Hong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414757" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350939v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongao Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Bai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50061-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Song" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Hu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2024.118361" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240339v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoji Miao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Bashir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Raza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114506" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352400v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Zhou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158941" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352399v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansen Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-024-05240-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhen Ma" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404660" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378645v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Ma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16300" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235424v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linards Lap&#269;inskis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseung Kim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Berry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300323" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Zheng" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202206166" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378648v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA04270G" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351166v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01311" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run-Xi Zhu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21632" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350625v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Yang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Xu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangpeng Nie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202303110" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Lv" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2023.117141" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351408v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinglin Guo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Xue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c04987" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378695v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ding" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53920" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350865v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44171-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Tao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyue Gao" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147276" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352392v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126600" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351242v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaobin Mao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132982" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378794v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Miao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122871" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezhou Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Zhao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07545" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350894v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205637" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boqian Jia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Huangfu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c23079" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390203v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;yong Xue" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;min Dang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi&#8208;ashtiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/nde2.12003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347228v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2955" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Liu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zheng" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.11.089" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546467v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Xing" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122235" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Feng" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Xu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900101" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Zhou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2019.06.003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546470v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.103856" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546468v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab28f4" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128204v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02271" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546480v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab18d2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546473v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nde.2018.0038" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735066v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.047" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842420v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b00451" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841854v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.03.051" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842506v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zhu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi He" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Yao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06510H" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842427v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016543" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842433v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Dang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiying Zhou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45693" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070838" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842481v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.060" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842496v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.05.012" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842482v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03915" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842323v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.105" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548832v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03372" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842314v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowei Chen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070741" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13397" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842497v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2017.03.001" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842508v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhi Yu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Li" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyun Tan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Li" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.039" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ58SV1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835464v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-017-0007-4" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.06.120" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842501v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2016.0058" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842489v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weigand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01745" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842483v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2016.0053" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342486v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.060" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835458v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12915" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842503v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hao Yang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC02386J" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220410v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jap.2015.1207" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220419v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914012" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338715v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueguo Lin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafarie-Fr&#233;not" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684414565940" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104382v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Wang," TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15533174.2013.841225" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220403v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/45/455303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338349v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliottia" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.02.015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9ZLQXGW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221803v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01413" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986951v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Wy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Wang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao X" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghui Yang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR05466G" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064112v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Li" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Zha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.08.016" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85KZ53X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta00369a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018718v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Song" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ya" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Ding" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00394B" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996138v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.05.005" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNFKS3BG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856741v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Zhou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinzhi Xie" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1740-0" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5ZRW417-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765083v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Zha" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Jin Liao" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00429A" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809460v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Li" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743825v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyu Ren" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.08.064" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BF53D4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841448v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. He" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Wagner" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiesel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichiara Anthony" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.11.015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z09426NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762891v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.033" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DXR65D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762890v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Su" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2012.08.003" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-841BK7XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820496v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielan Zhang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wen" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA22135K" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841323v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Zheng" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.05.085" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPCMWNKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850781v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.07.002" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57KV621B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817520v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Cai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.105" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR3V9SMV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841768v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helong He" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1727-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM6QR0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684469v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746688v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kai Yuan" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hong Yao" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6573" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724123v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745509" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659336v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701651v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711809" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662768v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210872w" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709641v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Qin Lin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.011" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMX96ZQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766353v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Bai" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.028" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKSXSFW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750680v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjingtian Guo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Bi" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766923" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725351v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574778v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Long Li" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544942" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617614v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Shehzad" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajamal Hussain" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Jun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589862v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Genestoux" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1117163" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589866v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tong" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617538v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juan Xia" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523760v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Bu" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678764v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasar" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chipara" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598674v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Liu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xie" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630103v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205444x" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598645v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641583v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557007v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626579v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600160v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Wang" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577998v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.060" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H89BZ2Q6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497717v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezouali" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belkhir" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520202v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehu Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511491v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Diao" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511485v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Allaoui" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491097v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901955" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JJ0CBR4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523754v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Liu" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhua Su" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Zhang" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538856v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhong Yao" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523764v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400077v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdi Lv" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411071v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suong V. Hoa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evesque" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.05.045" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNQDFP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372621v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houari" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383574v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxun Tang" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390404v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358204v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Song" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yong Shi" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025408" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356110v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daxin Zeng" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338518v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331977v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280888v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Xu" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366397v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2728-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325778v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Dh" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348966v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337898v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rezouali" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akli Belkhir" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321865v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xie" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Zhang" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956605" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280885v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Peng" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280884v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Tao Li" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348674v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268328v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Zhao" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Geng" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Cong" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Bai" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020419v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jie Ci" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.020" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FR7BWV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018885v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Zhao" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014200v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhao" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.11.010" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKBX5730-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018912v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411074v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(03)00140-4" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3L1BKN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411073v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rieux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411072v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00129-X" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L1RNX0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360096v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pricop" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ziaei" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634553v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desrousseaux" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Magga" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/429/1/012051/meta" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947346v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855988v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dichiara" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982951v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Yao" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280651v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Ci" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhao" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280657v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jinbobai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6581-0157" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095147365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220221504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Monluc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delong He" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Pan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Ding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2025.111536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Hu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Chen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lang Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2025.09.061" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352401v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Teng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuying Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Yin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Bai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.29780" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijiang Liu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongye Yue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenghao Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Shi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202409259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169777v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiran Garain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Dammak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202504787" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinlong Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulong Tong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyaqi Mi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.163574" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotong Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Min Dang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161063" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Keddache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.178700" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingbo Shi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202412658" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04993555v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andris &#352;utka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c02988" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352406v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Cheng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/adb782" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240363v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nezili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Aboudi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70081" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Jin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqin Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.127937" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412819v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alfonso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Serantoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rouby" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaenm.3c00678" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Gao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55379" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingding Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Sun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Bai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangwei Shi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.153211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yating Bai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Hu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Song" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yundi Lv" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2023.117141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Zhao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoji Miao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Nawaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingsong Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuling Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42114-024-00839-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Zhu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0220834" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350495v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangyang Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Xu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Lv" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202404071" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352398v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongguang Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.149204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc04180h" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435485v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yange Cao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.01.168" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dichiara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youqin Lin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sam.2014.1726" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510542v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeping Wang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengxin Liu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengqiang Zhang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2024.118185" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongxian Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghua Ma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixia Ma" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.01.065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaobin Mao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxin Tian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Zhou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132982" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Ren" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Zhang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202400613" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongao Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Han" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jintao Bai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejing Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50061-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351348v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Wang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2024.118361" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laixin Hong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Zhang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202414757" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352400v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Zhou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.158941" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350438v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzhen Ma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yansen Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-024-05240-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240339v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Bashir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlu Zhang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Ali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Raza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2024.114506" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351143v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianting Zhang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Ma" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c16300" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Yang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruixin Xu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangpeng Nie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202303110" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linards Lap&#269;inskis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunseung Kim" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Berry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300323" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjun Zou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhong Huang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhui Fan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuojuan Du" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunqi Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.08.247" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378713v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c00878" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378676v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Han" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiming Zheng" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boqian Jia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202206166" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuetong Tao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenyue Gao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147276" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136071v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bosc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Smaniotto" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2224452" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351575v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunyue Leng" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA04270G" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378645v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378719v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202203587" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351166v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c01311" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350625v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyan Gao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/nde2.12045" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350764v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Run-Xi Zhu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c21632" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351408v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinglin Guo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haobo Xue" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.3c04987" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378701v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuping Wei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiying Miao" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Ding" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53582" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44171-5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363931v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Yan" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Liu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.14633" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276542v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.53920" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351264v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350865v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351242v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352392v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126600" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378787v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03542" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Li" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Li" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Wang" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4015140" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378846v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07380-9" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085688" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezhou Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanni Zhao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c07545" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378794v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0122871" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378740v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52115" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378813v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxiu Huangfu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c23079" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378806v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beibei Zhang" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/maco.202112697" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276527v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202205637" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768311v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clerico" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2022.3199904" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351491v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378827v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizheng Meng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seta.2022.102074" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414500v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Zhang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Zhu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqi Xie" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Pang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.10.220" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378864v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxin Zhou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.02.045" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284839v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.108943" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370373v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zejuan Wang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianwei Xu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.106288" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390203v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;yong Xue" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi&#8208;min Dang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Shen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi&#8208;ashtiani" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/nde2.12003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378856v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06122-7" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390209v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13030368" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251024v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09889-9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251020v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25938" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zhang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-021-09894-y" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374095v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51727" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507736v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Gannouni" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10243144" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251023v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Bouyahia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Elaboudi" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50697" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347228v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2955" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195531v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251025v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitang Yang" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Yang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09276440.2020.1780556" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414457v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-020-05108-1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547807v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinghong Liu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weilong Li" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinliang Zheng" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.11.089" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108150" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546467v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoliang Xing" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Bedoui" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinkai Yuan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122235" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414478v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojie Liu" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202001384" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934148v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108450" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152057v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiguo Xu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ma" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7201-4" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546470v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Feng" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.103856" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546469v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2019.06.003" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546474v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.201900101" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546468v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab28f4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128204v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b02271" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265340v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aafa58" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378894v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mi He" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2018.11.080" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546480v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab18d2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378900v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haishun Jiang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Sun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyao Li" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Wang" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiying Zhou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00595" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265344v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Giovanis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissarion Papadopoulos" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1643-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546473v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-nde.2018.0038" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01960228v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Lenaig Hamon" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.08.018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842506v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Huang" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lipeng Zhu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehan Yao" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.067" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.03.051" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842420v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b00451" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735066v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohe Hu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.047" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674146v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998317753888" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842321v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP06510H" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01960226v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.46748" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842427v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016543" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01960229v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hande Yavuz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10443-017-9644-2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842433v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimin Dang" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Deng" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.45693" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01960227v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueguo Lin" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lafarie-Fr&#233;not" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2018.5.6.633" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01960225v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2018.10.047" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548832v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenghong Yao" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sylvestre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03372" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842482v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b03915" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842323v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.01.105" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842496v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Salem" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cinquin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard-Pascal Piau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2017.05.012" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463442v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.063" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842435v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070838" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842481v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.060" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842499v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13397" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842314v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haowei Chen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070741" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842508v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Cheng" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhi Yu" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linli Li" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyun Tan" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinghua Li" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.04.039" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ58SV1-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842497v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2017.03.001" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835464v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41127-017-0007-4" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02453929v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Humayun Kabir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Fawzia" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Chan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeeva C. P. H. Gamage" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.01.047" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835451v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.06.120" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ568BWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842329v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Delong" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961390" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842501v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2016.0058" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842489v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Weigand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b01745" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842483v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/hve.2016.0053" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835458v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b12915" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342486v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.05.060" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842503v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hao Yang" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TC02386J" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338715v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0731684414565940" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220419v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Zhang" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914012" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220410v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jap.2015.1207" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104382v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Lina" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiachen Wang," TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15533174.2013.841225" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221795v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miomandre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saba" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Wojcek" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-015-2988-3" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220403v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/45/455303" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338349v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliottia" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lemarchand" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2015.02.015" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V9ZLQXGW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221803v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b01413" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064112v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weikang Li" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junwei Zha" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongqing Su" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.08.016" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85KZ53X2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018718v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Yang" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minqiang Wang" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohui Song" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guodong Ya" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Ding" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TC00394B" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988097v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ta00369a" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277361v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508206t" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986951v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao Wy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Cx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao X" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honghui Yang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NR05466G" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996138v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.05.005" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNFKS3BG-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757004v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magga" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. He" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743825v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyu Ren" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.08.064" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BF53D4R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809460v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Li" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Wang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765083v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Wei Zha" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Kang Li" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui-Jin Liao" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00429A" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841312v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibo Zhou" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinzhi Xie" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1740-0" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5ZRW417-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856741v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841448v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. He" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Wagner" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wiesel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820496v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jielan Zhang" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3RA22135K" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768859v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dichiara Anthony" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2012.11.015" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z09426NX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762891v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.033" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9DXR65D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762890v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Su" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2012.08.003" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-841BK7XD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841323v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaozhao Zheng" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2013.05.085" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPCMWNKF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850781v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2013.07.002" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57KV621B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841768v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helong He" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-1727-x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VM6QR0F5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817520v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Cai" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.105" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR3V9SMV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746688v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kai Yuan" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Hong Yao" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2012.6573" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731054v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pairis" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4717758" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701651v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ni" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chalopin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Barny" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711809" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662768v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210872w" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659336v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724123v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Hui Zhu" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4745509" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684469v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709641v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Qin Lin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.05.011" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMX96ZQL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750680v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjingtian Guo" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Bi" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4766923" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694922v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genwei Wang" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Zhao" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Pu Zhao" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725351v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00766353v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Bo Bai" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2012.10.028" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKSXSFW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523760v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Bu" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617538v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Juan Xia" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589866v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tong" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijuan Wan" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589862v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Genestoux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1117163" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598645v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678764v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nasar" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chipara" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630103v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp205444x" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598674v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Liu" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Xie" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617614v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khurram Shehzad" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajamal Hussain" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nie Jun" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574778v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Long Li" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544942" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641583v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557007v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626579v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600160v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Wang" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577998v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lejay" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.060" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H89BZ2Q6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450483v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bozlar" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2009.11.039" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47PVJWG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520202v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiehu Li" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523754v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhua Su" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengwei Zhang" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491097v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chalopin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalio Mingo" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.200901955" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JJ0CBR4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511491v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Diao" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511485v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Allaoui" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Bai" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497717v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rezouali" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Belkhir" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538856v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenhong Yao" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469543v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen-Hong Yao" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523764v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411070v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Toll" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evesque" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2009.06.055" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK739S5H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431823v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Yan Tian" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900085" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4T24010-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372621v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houari" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400077v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingdi Lv" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofang Wang" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411071v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suong V. Hoa" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.05.045" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSNQDFP5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430739v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Juan Jiang" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miomandre" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383574v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongxun Tang" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390404v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343348v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356110v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daxin Zeng" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358204v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Tao Song" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Yong Shi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3025408" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280940v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280888v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Ping Xu" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400069v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Matrab" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lang" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Badre" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366397v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-008-2728-5" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331977v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338518v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268183v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzhi Wang" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325778v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi Dh" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268226v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fei Yu" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337898v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rezouali" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akli Belkhir" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348966v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Li" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268205v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321865v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Xie" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Qun Zhang" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2956605" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280885v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Peng" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348674v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280884v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng-Tao Li" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268196v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268323v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ping Wu" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268321v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268328v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. G. Zhao" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Geng" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Cong" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Bai" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268290v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268308v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Zhao" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Liu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimig Cheng" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268326v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhong Du" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268230v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Laachachi" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nouet" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bessem Ben Doudou" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116323v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanhong Yang" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bai" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaumeyangshu Wang" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020419v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Jie Ci" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2005.05.020" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FR7BWV8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133252v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chipara" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Iacomi" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Zaleski" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268898v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhanqiang" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou Yuqing" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Zhaoyu" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao Guoxiong" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Kuanfang" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014200v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.G. Zhao" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2004.11.010" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKBX5730-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018885v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Gang Zhao" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Ming Cheng" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018912v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756300v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Veleva" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arsene" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc B&#233;chade" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-003-0092-2" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7B9JT0KB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411074v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-835X(03)00140-4" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3L1BKN3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411073v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rieux" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411072v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00129-X" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L1RNX0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360122v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360096v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pricop" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Divay" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Foyer" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Galindo" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Ziaei" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360097v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009493v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Boccalero" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3050427" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610953v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411873v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259080v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262398v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788216v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCSI39492.2022.9889611" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04262502v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403007v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031795v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEUROPE48519.2020.9245805" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259965v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jean-Mistral" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863560v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863841v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566007v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864141v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097654v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926883v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539834v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Kachroudi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesaint" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iglesias" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491712v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Salem" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Jomni" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818042v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578653v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578805v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331161v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634553v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antin&#233;a Einig" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rumeau" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Desrousseaux" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Magga" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/429/1/012051/meta" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702768v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620377v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weiss" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620214v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009498v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04195627v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04258581v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9031.ch6" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947346v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855988v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dichiara" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982951v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Yao" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982941v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Saba" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392564v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280651v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Ci" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280657v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dijon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646063v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646054v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646018v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645822v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645874v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>