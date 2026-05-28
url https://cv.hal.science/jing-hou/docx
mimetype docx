--- v0 (2026-04-05)
+++ v1 (2026-05-28)
@@ -234,408 +234,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-additive genetic components contribute significantly to population-wide gene expression variation</w:t>
+                <w:t xml:space="preserve">Diallel panel reveals a significant impact of low-frequency genetic variants on gene expression variation in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Tsouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100459⟩</w:t>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (4), pp.362-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44320-024-00021-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590826v1</w:t>
+                <w:t xml:space="preserve">hal-04590817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallel panel reveals a significant impact of low-frequency genetic variants on gene expression variation in yeast</w:t>
+                <w:t xml:space="preserve">Species-wide survey of the expressivity and complexity spectrum of traits in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Tsouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maitreya Dunham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44320-024-00021-0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590817v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-wide survey of the expressivity and complexity spectrum of traits in yeast</w:t>
+                <w:t xml:space="preserve">Non-additive genetic components contribute significantly to population-wide gene expression variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Tsouris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Friedrich</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (1), pp.e1011119. </w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.100459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1011119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590821v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-transcriptome reveals a large accessory genome contribution to gene expression variation in yeast</w:t>
               </w:r>
@@ -883,334 +883,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proteomic landscape of genome-wide genetic perturbations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diallel panel reveals a significant impact of low-frequency genetic variants on gene expression variation in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Tsouris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Schacherer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2023.03.026⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.07.21.550015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234506v1</w:t>
+                <w:t xml:space="preserve">hal-04234445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diallel panel reveals a significant impact of low-frequency genetic variants on gene expression variation in yeast</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The proteomic landscape of genome-wide genetic perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Messner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Demichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Muenzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simran Aulakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186 (9), pp.2018-2034.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2023.07.21.550015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2023.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234445v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-function mutation survey revealed that genes with background-dependent fitness are rare and functionally related in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive impact of low-frequency variants on the phenotypic landscape at population-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abou-Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,51 +1702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness Trade-Offs Lead to Suppressor Tolerance in Yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34 (1), pp.110-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasie Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2061,64 +2061,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-wide survey reveals the various flavors of intraspecific reproductive isolation in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Yeast Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (5), pp.fow048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative epistasis: a route to intraspecific reproductive isolation in yeast?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (1), pp.25-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2256,77 +2256,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive survey of condition-specific reproductive isolation reveals genetic incompatibility in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.7214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2354,291 +2354,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosomal Rearrangements as a Major Mechanism in the Onset of Reproductive Isolation in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Genomic Analysis Reveals Highly Conserved Mitochondrial Genomes in the Yeast Species Lachancea thermotolerans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelle C Freel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.063⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (10), pp.2586 - 2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019287v1</w:t>
+                <w:t xml:space="preserve">hal-05019313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomic Analysis Reveals Highly Conserved Mitochondrial Genomes in the Yeast Species Lachancea thermotolerans</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chromosomal Rearrangements as a Major Mechanism in the Onset of Reproductive Isolation in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (10), pp.2586 - 2594. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (10), pp.1153-1159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2014.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019313v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mitochondrial genomics within and among yeast species of the [i]Lachancea[/i] genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2646,51 +2646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Neuvéglise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2737,90 +2737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Genome Evolution in a Single Protoploid Yeast Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul P. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Reisser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (9), pp.1103 - 1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Mapping of Epistatic Genetic Interactions in Natural Isolates: Combining Classical Genetics and Genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Schacherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1361, Springer New York, pp.345-360, 2016, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3249,51 +3249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Thiele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsouris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09637-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100459" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-024-00021-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590821v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya Dunham" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Caudal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01769-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcel Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Muenzner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ludwig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2319211121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Messner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demichev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Aulakh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Barthel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.03.026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.21.550015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caudal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204206119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Nelson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfuzur Rahman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006917" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.06.048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0505-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019287v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.063" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05459999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Loegler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Thiele" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Tsouris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Brach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09637-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Friedrich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Schacherer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44320-024-00021-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maitreya Dunham" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1011119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100459" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Caudal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Vakirlis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-024-01769-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Marcel Teyssonni&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tr&#233;bulle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Muenzner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ludwig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2319211121" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.07.21.550015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Messner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Demichev" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simran Aulakh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Barthel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2023.03.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234519v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Caudal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Garin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2204206119" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234533v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Costanzo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Messier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Nelson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfuzur Rahman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abf8424" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977940v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abou-Saada" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Peter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789371v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Caradec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pflieger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006917" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasie Sigwalt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2016.06.048" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01588206v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky de Montigny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-015-0505-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022660v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Gounot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019313v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelle C Freel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019287v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.03.063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190721v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Jung" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Neuv&#233;glise" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047834" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020276v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Reisser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.003152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01401046v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAJ011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>