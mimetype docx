--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -205,588 +205,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique d’aide à la rédaction scientifique par les apprenants sinophones de français langue étrangère</w:t>
+                <w:t xml:space="preserve">Des corpus aux ressources lexicales pour l’aide à la rédaction scientifique en sciences humaines : le projet Lexasciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE : Pratiques et usages du numérique en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cosedi -- corpus de genres spécialisés : caractérisation, méthodes et applications didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283201v1</w:t>
+                <w:t xml:space="preserve">hal-04813553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corpus aux ressources lexicales pour l’aide à la rédaction scientifique en sciences humaines : le projet Lexasciences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique d’aide à la rédaction scientifique par les apprenants sinophones de français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosedi -- corpus de genres spécialisés : caractérisation, méthodes et applications didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE : Pratiques et usages du numérique en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813553v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d'écrits académiques rédigés par des apprenants sinophones du français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. CEDIL 22.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283327v1</w:t>
+                <w:t xml:space="preserve">hal-03741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283396v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d'écrits académiques rédigés par des apprenants sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
+              <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. CEDIL 22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283250v1</w:t>
+                <w:t xml:space="preserve">hal-04283327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
+                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741398v1</w:t>
+                <w:t xml:space="preserve">hal-04283396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique comme aide à la rédaction académique et son accès sémasiologique en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie, constructions et traduction: approches fondées sur les corpus, informatiques et culturelles (EUROPHRAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -843,64 +843,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions discursives du Lexique Scientifique Transdisciplinaire pour aider à la compréhension et à la production d’écrits académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Acquisition du discours académique : lectures, analyses, interactions, 52 (1), pp.81-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -934,64 +934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique pour aider à la rédaction scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Textes à paraître dans le prochain volume (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,51 +1051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Antonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bita Pourmoezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,51 +1159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès en chinois à un outil lexical pour aider à la rédaction scientifique des apprenants sinophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,51 +1260,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d’apprenants sinophones de niveau B1-B2 du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
@@ -1342,64 +1342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels traitements pour la phraséologie scientifique transdisciplinaire dans une perspective d’aide à la rédaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.105-130, 2023, 9783110749854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,77 +1433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,51 +1560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d’apprenants sinophones du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C401240F"/>
+    <w:nsid w:val="899F3260"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1943,51 +1943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jingrao-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8220-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1253j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03239432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jingrao-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8220-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813553v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1253j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03239432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>