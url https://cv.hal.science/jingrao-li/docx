--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -205,588 +205,588 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corpus aux ressources lexicales pour l’aide à la rédaction scientifique en sciences humaines : le projet Lexasciences</w:t>
+                <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique d’aide à la rédaction scientifique par les apprenants sinophones de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosedi -- corpus de genres spécialisés : caractérisation, méthodes et applications didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE : Pratiques et usages du numérique en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813553v1</w:t>
+                <w:t xml:space="preserve">hal-04283201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique d’aide à la rédaction scientifique par les apprenants sinophones de français langue étrangère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Des corpus aux ressources lexicales pour l’aide à la rédaction scientifique en sciences humaines : le projet Lexasciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE : Pratiques et usages du numérique en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cosedi -- corpus de genres spécialisés : caractérisation, méthodes et applications didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283201v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741398v1</w:t>
+                <w:t xml:space="preserve">hal-04283250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès facilités aux marqueurs de reformulations dans les écrits scientifiques à des fins didactiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d'écrits académiques rédigés par des apprenants sinophones du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs métalinguistiques : émergence, discours, variation.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Iași, Roumanie</w:t>
+              <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. CEDIL 22.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIDILEM, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283250v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d'écrits académiques rédigés par des apprenants sinophones du français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujing Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. CEDIL 22.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIDILEM, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283327v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la ressource lexicale et phraséologique pour la didactique de l’écrit scientifique</w:t>
+                <w:t xml:space="preserve">Accès en chinois à un corpus numérique pour aider à la rédaction de l'écrit académique et son application didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hatier</w:t>
+                <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Tutin</w:t>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lexique des discours scientifiques : perspectives linguistiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche sur les Identités, les Nations et l'Interculturalité - CRINI, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283396v1</w:t>
+                <w:t xml:space="preserve">hal-03741398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique comme aide à la rédaction académique et son accès sémasiologique en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie, constructions et traduction: approches fondées sur les corpus, informatiques et culturelles (EUROPHRAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -843,64 +843,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions discursives du Lexique Scientifique Transdisciplinaire pour aider à la compréhension et à la production d’écrits académiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Romanica Posnaniensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Acquisition du discours académique : lectures, analyses, interactions, 52 (1), pp.81-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -934,64 +934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation sur les usages d’un outil lexical numérique pour aider à la rédaction scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Textes à paraître dans le prochain volume (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1051,51 +1051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacef Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Antonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bita Pourmoezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1159,51 +1159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès en chinois à un outil lexical pour aider à la rédaction scientifique des apprenants sinophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1260,51 +1260,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d’apprenants sinophones de niveau B1-B2 du français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Boucharéchas, Iris Fabry, Marie Peuzin, Roxanne Comotti, Rim Abouwarda, Alexis Ladreyt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du langage : enjeux théoriques et pratiques méthodologiques. Actes du colloque CEDIL22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2024, </w:t>
@@ -1342,64 +1342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels traitements pour la phraséologie scientifique transdisciplinaire dans une perspective d’aide à la rédaction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraséologie et terminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.105-130, 2023, 9783110749854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,77 +1433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ressource phraséologique et son accès en chinois pour aider à la rédaction académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phraseology, constructions, and translations. Corpus-based, computional and cultural aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-335, 2023, 978-2-39061-331-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1560,51 +1560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des erreurs verbales dans un corpus d’apprenants sinophones du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingrao Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1712,51 +1712,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="899F3260"/>
+    <w:nsid w:val="05E87FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1943,51 +1943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jingrao-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8220-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813553v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1253j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03239432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jingrao-li" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8220-2068" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283201v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813553v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hatier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283250v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujing Ji" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283327v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043029v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2025.52.1.5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1253j" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701297v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13623101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276532v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110749854-007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276666v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03239432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>