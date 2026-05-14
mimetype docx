--- v0 (2026-03-28)
+++ v1 (2026-05-14)
@@ -1,77 +1,188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jingyue XING-BONGIOANNI </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maîtresse de Conférence en sociologie à l'Université de Lille, membre du Clersé (UMR 8019, CNRS), chercheuse affiliée au CEET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">jingyue-xing</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-9693-2838</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">253125286</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=MgbNvZ4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -98,1310 +209,1310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scraping the taboo: An impeded empirical inquiry into sexcamming using web data collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bert-Erboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Finez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Francony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07591063261428531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi continuer à exercer un travail pénible et déconsidéré ? Le cas des travailleuses d’Ehpad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Revue de l'Ires, 114, pp.3-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rdli.114.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soyons solidaires !&amp;quot; Conditions de travail et relations au travail dans les EHPAD pendant la première année de l’épidémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Triplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale (Cedias musée social)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vie sociale (Cedias musée social), 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard critique sur la réforme de la formation des aides-soignantes : le cas des Ehpad</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Damien Collard, Gériatrie : carrefour des souffrances. Une approche par la psychodynamique du travail. L’Harmattan, Paris, 2021, 136 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Cadres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scad.2022.11.005⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.42172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04030126v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner par les prix. Réflexions sociologiques sur la tarification publique des services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Action publique. Recherche et pratiques, 14 (2), pp.26 - 33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aprp.014.0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Collard, Gériatrie : carrefour des souffrances. Une approche par la psychodynamique du travail. L’Harmattan, Paris, 2021, 136 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regard critique sur la réforme de la formation des aides-soignantes : le cas des Ehpad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.42172⟩</w:t>
+              <w:t xml:space="preserve">Soins Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (140), pp.14-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scad.2022.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04002262v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tarificateurs des conseils départementaux aux prises avec les instruments d’action publique : le cas des EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (2), pp.101-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.027.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation sanitaire des pouvoirs publics locaux : le cas de la ville de Wuhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuemin Qi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronique internationale de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les mobilisations sanitaires des États et de l’Union européenne face à la première vague de Covid-19, 3 (171), pp.36-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/chii.171.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03118461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rapports entre établissements d’hébergement pour personnes âgées dépendantes et Agences régionales de santé au prisme de la logique comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (174), pp.459-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.174.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03118474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des relations de réciprocité intergénérationnelle en crise : Une ethnographie de la prise en charge des personnes âgées dans les milieux ruraux chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (3), pp.167-185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.193.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« On n’est pas si mauvaises ! » Les arrangements des aides-soignantes en établissements d’hébergement pour personnes âgées dépendantes (EHPAD) face aux épreuves de professionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/sociologies.5372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résistance à la tarification des services d’aide et d’accompagnement à domicile comme résistance à un instrument d’action publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un photographe dans un collectif de recherche. La question de la décision dans la prise en charge des personnes suivies en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Minoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Dantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.5-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02892751v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02085101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un photographe dans un collectif de recherche. La question de la décision dans la prise en charge des personnes suivies en psychiatrie</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résistance à la tarification des services d’aide et d’accompagnement à domicile comme résistance à un instrument d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingyue Xing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (2), pp.393-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs.090.0393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02085101v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02892751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarification publique et normalisation des processus de production dans le secteur de l'aide à domicile pour les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2-3, pp.218-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1411,314 +1522,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de maintien en emploi des praticiens hospitaliers : quelles disparités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Moalic-Minnaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations des professions de santé et attractivité des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Santé, vulnérabilités et territoires, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05425454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchéisation et innovation des structures de l’ESS dans le domaine de l’inclusion des personnes âgées et en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Rulescoop. Inclusion e innovacion social protagonistas de la economía social y solidaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Scuola Superiore Sant'Anna, Oct 2025, Pisa Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels axes majeurs d’une réflexion sur l’autonomie dans l’avenir ? Évolution et spécialisation des établissements. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rapegno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Ramos-Gorand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Nirello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Publication de travaux de recherche et action publique" : Quels axes majeurs d’une réflexion sur l’autonomie dans l’avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Revue française des affaires sociales (RFAS) - DREES, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1728,637 +1839,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets socialement différenciés du vieillissement sur l'accès au logement et à la santé en Chine, en France et au Royaume-Uni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Belorgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Triplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir chez soi de l’Antiquité au XXIe siècle. Regards sur le maintien à domicile des personnes âgées en perte d’autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPRISCA, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un groupe professionnel mis à mal par un outil néo-managérial ? Le cas des médecins coordonnateurs en Établissements d'Hébergement pour Personnes Âgées Dépendantes (EHPAD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Denise (dir.), et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pratiques coopératives et participatives en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’IRDES, pp.237 -249, 2022, 978-2-87812-578-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en EHPAD : un cumul des inégalités sociales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Georges Fauré; Sophie Sedillot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPRISCA, 2021, Colloques, 9791097323080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface pour les lecteurs chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brève histoire de l’Anthropologie [人类学简史]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Commercial Press, pp.335 - 371, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different initial training, different professional practices? Latitude and interprofessionality in dependency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Iris Loffeier; Benoît Majerus; Thibauld Moulaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Framing Age. Contested Knowledge in Science and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.204-221, 2017, 978-1-315-54431-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315544311-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services de soins infirmiers à domicile dans la décision d’entrée en institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le salaire de la confiance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-290, 2014, 9782728825158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02892797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l’identité et les stratégies d’action. Une étude de cas sur les participants des mouvements sociaux urbains en Chine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbo Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie urbaine : enquêtes sur la vie à Pékin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l’Académie chinoise des sciences sociales, pp.183 - 196, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2368,332 +2479,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visite à domicile dans le cadre de l'APA : quel effet de la formation initiale des personnels sur leurs pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du reste à charge sur le volume d'heures d'aide à domicile utilisé par les bénéficiaires de l'APA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00973938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants du volume d'aide professionnelle pour les bénéficiaires de l'APA à domicile : le rôle du reste-à-charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitterie Roquebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085999v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,461 +2814,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travailler dans un EHPAD pendant la pandémie de Covid-19 : quels déterminants de la charge émotionnelle des professionnels du secteur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pourquoi restent-elles (ils) ? Les facteurs explicatifs de la non-mobilité des travailleuses et travailleurs des EHPAD suite à la crise de Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Triplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106762v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi restent-elles (ils) ? Les facteurs explicatifs de la non-mobilité des travailleuses et travailleurs des EHPAD suite à la crise de Covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Travailler dans un EHPAD pendant la pandémie de Covid-19 : quels déterminants de la charge émotionnelle des professionnels du secteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Triplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106769v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire face ensemble à la crise. Les effets de l’épidémie de Covid-19 sur le travail et l'emploi en EHPAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingyue Xing-Bongioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Plault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Triplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge de la dépendance des personnes âgées: les dimensions territoriales de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Gramain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourreau-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSSH. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00705569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3223,51 +3334,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="C5F9D394"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3304,51 +3567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910632614285" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096684v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.114.0005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Triplet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.11.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04117035v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aprp.014.0026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42172" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118461v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Qi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.171.0036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892792v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.193.0167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892751v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.090.0393" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piveteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106732v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04116946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315544311-12" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892797v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Shi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247478v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085999v5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106762v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jingyue-xing" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9693-2838" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253125286" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=MgbNvZ4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bert-Erboul" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Finez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Francony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing-Bongioanni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063261428531" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096684v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Plault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.114.0005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381389v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Triplet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.42172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04117035v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aprp.014.0026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030126v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2022.11.005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518849v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyue Xing" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0101" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemin Qi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chii.171.0036" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03118474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.174.0163" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.193.0167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516568v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02085101v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Blum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Brossard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Dantou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892751v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.090.0393" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gramain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05425454v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Moalic-Minnaert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rapegno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Ramos-Gorand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piveteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Nirello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04118663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Belorgey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04116946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315544311-12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04111761v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbo Shi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247478v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourreau-Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Lim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085999v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Roquebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106769v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106762v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04381728v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>