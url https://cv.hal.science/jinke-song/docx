--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -66,945 +66,945 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling monolingual and bilingual children’s language attitudes towards variation in metropolitan France</w:t>
+                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ghimenton</w:t>
+                <w:t xml:space="preserve">Shanshan Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Coupé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jin-Ke Song</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path and Deixis as distinct categories: Evidences from (South-)East Asian languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0305000925000169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05023395v1</w:t>
+                <w:t xml:space="preserve">Jinke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichuta Bunkham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SEALS 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path and Deixis as distinct concepts in Burmese, Thai, and Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Seifen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nichuta Bunkham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAMED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The encoding of Dynamic Deixis in Standard Chinese - an investigation of linguistic and extra-linguistic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Ke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Deixis in language – From gestures to words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rijeka, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre les gôuts et les langues: identités en traduction des chefs chinois de cuisine fusion en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shanshan Zheng</w:t>
+                <w:t xml:space="preserve">Modeling monolingual and bilingual children’s language attitudes towards variation in metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ghimenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ke Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de l'Anthropologie Français des Mondes Chinois (AAFMC)</w:t>
-[...47 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0305000925000169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Seifen</w:t>
-[...248 lines deleted...]
-                <w:t xml:space="preserve">hal-04918534v1</w:t>
+                <w:t xml:space="preserve">hal-05023395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Deixis in the expression of motion events : A typological study of Standard Chinese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Chapter 7. Source−Goal Asymmetry in Standard Chinese: A Comparative Study of Spontaneous and Caused Motion Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinke Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Linguistics. Université Lumière - Lyon II, 2022. English. </w:t>
+              <w:t xml:space="preserve">Sarda, Laure; Fagard, Benjamin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Cognitive Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, John Benjamins Publishing Company, pp.149--172, 2022, 978-90-272-1103-3 978-90-272-5781-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2022LYO20036⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Thèse</w:t>
+                <w:t xml:space="preserve">⟨10.1075/hcp.72.07son⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04324765v1</w:t>
+                <w:t xml:space="preserve">hal-04701795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deictic directionals revisited in the light of advances in typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëllie Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neglected Aspects of Motion-Event Description: Deixis, asymmetries, constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, John Benjamins Publishing Company; John Benjamins Publishing Company, pp.69-94, 2022, Human Cognitive Processing, 9789027211033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.72.04lam⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7. Source−Goal Asymmetry in Standard Chinese: A Comparative Study of Spontaneous and Caused Motion Events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamic Deixis in the expression of motion events : A typological study of Standard Chinese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinke Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarda, Laure; Fagard, Benjamin. </w:t>
-[...118 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linguistics. Université Lumière - Lyon II, 2022. English. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2022LYO20036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëllie Bon</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03943435v1</w:t>
+                <w:t xml:space="preserve">tel-04324765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1035,64 +1035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The encoding of dynamic deixis in motion event: A crosslinguistic exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Voirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Ke Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Cognitive Linguistics Conference (ICLC 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nishinomiya, Japan. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,51 +1286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04324765v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20036" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.07son" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voirin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269084v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Zheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ke Song" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607138v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Seifen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinke Song" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nichuta Bunkham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607115v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918534v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arnaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000925000169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04701795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.07son" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;llie Bon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.04lam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04324765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LYO20036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918319v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Voirin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>