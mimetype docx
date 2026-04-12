--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -647,234 +647,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gentrifying Otherness: Diversity and Whiteness in the Restaurants of Canal Saint-Martin Neighborhood in Paris</w:t>
+                <w:t xml:space="preserve">Les périmètres de l’inclusion dans la restauration au sein des quartiers gentrifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association; The Australian Sociological Association; Research Committee 05 Racism, Nationalism, Indigeneity and Ethnicity, Exploring the New Configurations of Whiteness, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier 35e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier, Oct 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906983v1</w:t>
+                <w:t xml:space="preserve">hal-04906941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les périmètres de l’inclusion dans la restauration au sein des quartiers gentrifiés</w:t>
+                <w:t xml:space="preserve">The Coloniality of Spatial Production : Gentrification in the Canal Saint-Martin Neighbourhood in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entretiens Jacques Cartier 35e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier, Oct 2023, Lyon (Maison des Sciences de l'Homme), France</w:t>
+              <w:t xml:space="preserve">XX World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association; Australian Sociological Association; Committees: RC05 Racism, Nationalism, Indigeneity and Ethnicity, RC02 Economy and Society, Racial Capitalisms, Spatial Productions, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906941v1</w:t>
+                <w:t xml:space="preserve">hal-04907026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coloniality of Spatial Production : Gentrification in the Canal Saint-Martin Neighbourhood in Paris</w:t>
+                <w:t xml:space="preserve">Gentrifying Otherness: Diversity and Whiteness in the Restaurants of Canal Saint-Martin Neighborhood in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX World Congress of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association; Australian Sociological Association; Committees: RC05 Racism, Nationalism, Indigeneity and Ethnicity, RC02 Economy and Society, Racial Capitalisms, Spatial Productions, Jun 2023, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">XX ISA World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association; The Australian Sociological Association; Research Committee 05 Racism, Nationalism, Indigeneity and Ethnicity, Exploring the New Configurations of Whiteness, Jun 2023, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907026v1</w:t>
+                <w:t xml:space="preserve">hal-04906983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1411,51 +1411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.190.0133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10246728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.rzdx9498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela Mato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906941v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907026v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.48342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biard Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.190.0133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10246728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.rzdx9498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela Mato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.48342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biard Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>