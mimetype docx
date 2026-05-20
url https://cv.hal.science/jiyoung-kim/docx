--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -996,267 +996,267 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emploi discontinu et indemnisation du chômage : quels usages des contrats courts ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’évaluation de la tentative de médiation familiale préalable obligatoire (TMFPO). Quand médier n’est pas remédier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
+                <w:t xml:space="preserve">Biard Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Remillon</w:t>
+                <w:t xml:space="preserve">Hugo Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyoung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ji Young Kim</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ornela Mato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère de travail. 2021, pp.263</w:t>
+              <w:t xml:space="preserve">18-21, Mission de recherche Droit et Justice. 2021, http://www.gip-recherche-justice.fr/publication/levaluation-de-lexperimentation-de-tentative-de-mediation-obligatoire/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222314v1</w:t>
+                <w:t xml:space="preserve">hal-04907091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation de la tentative de médiation familiale préalable obligatoire (TMFPO). Quand médier n’est pas remédier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Boussard</w:t>
+                <w:t xml:space="preserve">Emploi discontinu et indemnisation du chômage : quels usages des contrats courts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Remillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baguelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biard Alexandre</w:t>
+                <w:t xml:space="preserve">Claire Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Botton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ornela Mato</w:t>
+                <w:t xml:space="preserve">Ji Young Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">18-21, Mission de recherche Droit et Justice. 2021, http://www.gip-recherche-justice.fr/publication/levaluation-de-lexperimentation-de-tentative-de-mediation-obligatoire/</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère de travail. 2021, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04907091v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1411,51 +1411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.190.0133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10246728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.rzdx9498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela Mato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.48342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biard Alexandre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.190.0133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903436v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10246728" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51428/tsr.rzdx9498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornela Mato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.207.0022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907069v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27859" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936213v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clerval" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mitrotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906983v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.48342" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biard Alexandre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Remillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baguelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Young Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>