--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -100,51 +100,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -355,1140 +355,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fuster</w:t>
+                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083513v1</w:t>
+                <w:t xml:space="preserve">hal-03591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+                <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591214v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of boundary layer effects due to usual boundary conditions or geometrical defects in elastic plates under bending: an improvement of the Love-Kirchhoff model</w:t>
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053520v1</w:t>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Touboul</w:t>
+                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961904v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+                <w:t xml:space="preserve">Analysis of boundary layer effects due to usual boundary conditions or geometrical defects in elastic plates under bending: an improvement of the Love-Kirchhoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09804-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591208v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach and Bloch-Floquet theory for band-gap prediction in 2D locally resonant metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-019-09743-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146908v1</w:t>
+                <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381074v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Homogenization approach and Bloch-Floquet theory for band-gap prediction in 2D locally resonant metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-019-09743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456323v1</w:t>
+                <w:t xml:space="preserve">hal-02146908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary condition for the reflection of shear waves at the periodic rough boundary of an elastic body</w:t>
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (4), pp.303-323. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961955v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
               </w:r>
@@ -1513,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (13), pp.134311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,5587 +1598,5586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Trung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 340, pp.424-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-01811882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generalisation to cohesive cracks evolution under effects of non-uniform stress field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+                <w:t xml:space="preserve">Tuan-Hiep Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maurini</w:t>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 110, pp.80 - 99. </w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.349-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822483v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
+                <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Trung Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">E. Tanné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">T. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.80 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01811882v1</w:t>
+                <w:t xml:space="preserve">hal-01822483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalisation to cohesive cracks evolution under effects of non-uniform stress field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Revisiting the anisotropy of metamaterials for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13499⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043670v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2181-2188 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348416v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542843v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Gallas</w:t>
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657085v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the anisotropy of metamaterials for water waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (13), pp.134310. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+                <w:t xml:space="preserve">hal-01542843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
+                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657080v1</w:t>
+                <w:t xml:space="preserve">hal-01657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
+                <w:t xml:space="preserve">Stress gradient effects on the nucleation and propagation of cohesive cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Li</w:t>
+                <w:t xml:space="preserve">Tuan Hiep Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.5262⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.557 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248263v1</w:t>
+                <w:t xml:space="preserve">hal-01345476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344553v3</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344552v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
+                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657096v1</w:t>
+                <w:t xml:space="preserve">hal-01657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress gradient effects on the nucleation and propagation of cohesive cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+                <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.557 - 584. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nme.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345476v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657581v1</w:t>
+                <w:t xml:space="preserve">hal-01657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (12), pp.3107-3128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657078v1</w:t>
+                <w:t xml:space="preserve">hal-01374814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the Dugdale model to a mixed mode loading of a semi infinite cracked structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichème Ferdjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374814v1</w:t>
+                <w:t xml:space="preserve">hal-01246347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
+                <w:t xml:space="preserve">Gradient damage models coupled with plasticity: Variational formulation and main properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Geniaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.351--367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01246477v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Dugdale model to a mixed mode loading of a semi infinite cracked structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichème Ferdjani</w:t>
+                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Damage Mechanics: Theory, Computation and Practice, 784, pp.334-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246347v1</w:t>
+                <w:t xml:space="preserve">hal-01225237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models coupled with plasticity: Variational formulation and main properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Marigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700194v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyi Li</w:t>
+                <w:t xml:space="preserve">The homogenized behavior of unidirectional fiber-reinforced composite materials in the case of debonded fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahya Berrehili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.181-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01225237v2</w:t>
+                <w:t xml:space="preserve">hal-01152443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models coupled with plasticity: Variational formulation and main properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (1), pp.012401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667724v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homogenized behavior of unidirectional fiber-reinforced composite materials in the case of debonded fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahya Berrehili</w:t>
+                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.256-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152443v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in antiplane elasticity, with an application to the nucleation of a crack at a notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.012401⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.141-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861106v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sicsic</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843625v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in antiplane elasticity, with an application to the nucleation of a crack at a notch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Halpern</w:t>
+                <w:t xml:space="preserve">Cohesive model approach to the nucleation and propagation of cracks due to a thermal shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In press, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152441v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive model approach to the nucleation and propagation of cracks due to a thermal shock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Cyron</w:t>
+                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp. 63--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856483v2</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+                <w:t xml:space="preserve">A non-periodic two scale asymptotic method to take account of rough topographies for 2D elastic wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.163--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911118v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469 (2157), pp.20130066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655488v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+                <w:t xml:space="preserve">From gradient damage laws to Griffith's theory of crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.55-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783720v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-periodic two scale asymptotic method to take account of rough topographies for 2D elastic wave propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2-4), pp.147--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-011-0228-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggs001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00780380v1</w:t>
+                <w:t xml:space="preserve">hal-00647860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gradient damage laws to Griffith's theory of crack propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
+                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2--4), pp.243--268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736729v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in anti-plane elasticity. Application to the nucleation of a crack at a notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647860v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.19.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736782v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in anti-plane elasticity. Application to the nucleation of a crack at a notch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Halpern</w:t>
+                <w:t xml:space="preserve">On the role of kinetic energy during unstable propagation in a heterogeneous peeling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bargellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175, pp.127-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-012-9708-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864498v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Located on a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.153--187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655517v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of kinetic energy during unstable propagation in a heterogeneous peeling test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.E. Dumouchel</w:t>
+                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, p. 5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655491v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
+                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.19.01⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.618-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961936v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Located on a Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
+                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (6), pp.1163-1190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655496v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effective behavior of elastic bodies containing microcracks or microholes localized on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (4), pp.618-652. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 20 (Special issue of ESMC2009), p. 1151-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789511406914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549530v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">2-D non-periodic homogenization of the elastic wave equation: SH case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (2), pp.1438-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04688.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578995v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective behavior of elastic bodies containing microcracks or microholes localized on a surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2-D non-periodic homogenization to upscale elastic media for P-SV waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789511406914⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (2), pp.903-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04636.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549546v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490520v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D non-periodic homogenization of the elastic wave equation: SH case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of non localized responses for damaging materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (4), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549622v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D non-periodic homogenization to upscale elastic media for P-SV waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation of cracks in Griffith's theory: an argument of continuity in favor of global minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.831-868</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490536v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles A. Francfort</w:t>
+                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.139-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490537v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of non localized responses for damaging materials</w:t>
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490540v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+                <w:t xml:space="preserve">1-D non-periodic homogenization for the seismic wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.897-910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04529.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682995v1</w:t>
+                <w:t xml:space="preserve">hal-00538413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of cracks in Griffith's theory: an argument of continuity in favor of global minimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492234v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction des lois de fatigue à partir de modèles de forces cohésives : cas de fissures en mode I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338 (4), pp.191-198. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 337, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490518v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D non-periodic homogenization for the seismic wave equation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillot</w:t>
+                <w:t xml:space="preserve">Construction d'une loi de fatigue à partir d'un modèle de forces cohésives : cas d'une fissure en mode III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04529.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538413v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7181,1928 +7193,1720 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (3-4), pp.233-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des lois de fatigue à partir de modèles de forces cohésives : cas de fissures en mode I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+                <w:t xml:space="preserve">Dynamic fracture: an example of convergence towards a discontinuous quasi-static solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-008-0071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683011v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une loi de fatigue à partir d'un modèle de forces cohésives : cas d'une fissure en mode III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+                <w:t xml:space="preserve">The variational approach to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (1-3), pp.5-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-007-9107-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00683019v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracture: an example of convergence towards a discontinuous quasi-static solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Charlotte</w:t>
+                <w:t xml:space="preserve">Second order homogenization of the elastic wave equation for non-periodic layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-008-0071-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 170 (2), pp.823 - 838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03462.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551075v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01396917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variational approach to fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles A. Francfort</w:t>
+                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-007-9107-3⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551079v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order homogenization of the elastic wave equation for non-periodic layered media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J Marigo</w:t>
+                <w:t xml:space="preserve">Shallow layer correction for Spectral Element like methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 170 (2), pp.823 - 838. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03462.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 172 (3), pp.1135-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03703.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01396917v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Insensitivity to small defects of the rupture of materials governed by the Dugdale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichème Ferdjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-007-0051-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551073v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow layer correction for Spectral Element like methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+                <w:t xml:space="preserve">Hierarchy of one-dimensional models in nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03703.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-005-9036-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01399903v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insensitivity to small defects of the rupture of materials governed by the Dugdale model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justification of Paris-type Fatigue Laws from Cohesive Forces Model via a Variational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.191-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-007-0051-z⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 18 (1-2), pp.23-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-006-0023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551072v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation of cracks with cohesive force models: a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (4), pp.649-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of Paris-type Fatigue Laws from Cohesive Forces Model via a Variational Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche globale, minima relatifs et Critère d'Amorçage en Mécanique de la Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-006-0023-8⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 332, pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551069v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of one-dimensional models in nonlinear elasticity</w:t>
+                <w:t xml:space="preserve">Initiation and propagation of fracture in the models of Griffith and Barenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-005-9036-y⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.391-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-003-0164-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551082v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale, minima relatifs et Critère d'Amorçage en Mécanique de la Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 332, pp.313-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and propagation of fracture in the models of Griffith and Barenblatt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles standards généralisés à convexe fixe en endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lev Truskinovsky</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-003-0164-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (4), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111432v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche globale, minima relatifs et Critère d'Amorçage en Mécanique de la Rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+                <w:t xml:space="preserve">Numerical experiments in revisited brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.01.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.797-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700224v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles standards généralisés à convexe fixe en endommagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des poutres flexibles aux fils extensibles: une hiéerarchie de modèles asymptotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Molines</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ghidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subir Zedkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00057-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (2), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)80067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841901v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiments in revisited brittle fracture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Francfort</w:t>
+                <w:t xml:space="preserve">Revisiting brittle fracture as an energy minimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 48 (4), pp.797-826. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00028-9⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 46 (8), pp.1319-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(98)00034-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691483v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting brittle fracture as an energy minimization problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decohesion criteria in fibred composites and reinforced beams or plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...209 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical behaviour of adhesive joints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9112,51 +8916,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation and localization of waves in taut cables with suspended masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9175,2385 +8979,2385 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/eccomas.2022.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des modèles d'endommagement à gradient en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Crabbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chamberland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Guilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of sound hard metamaterials in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hellas, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Approche variationnelle de la rupture dynamique via les modèles d'endommagement à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400449v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de la rupture dynamique via les modèles d'endommagement à gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402910v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'endommagement à gradient et simulation numérique des phénomènes de rupture fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du Champ de Contrainte Non-Uniforme sur Évolution de Fissure Cohésive 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Hiep Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching asymptotic method in propagation of cracks with Dugdale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Halpern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture and Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Shaanx, China. pp.489-492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.525-526.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching asymptotic method and nucleation of a defect at a notch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halpern Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Computational Mechanics (ACOME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ho Chi Minh Ville, Vietnam. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From initiation of cracks to fatigue propagation: the interest of cohesive zone models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Periodically Distributed on a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI National Meeting of Italian Group of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655572v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la multifissuration e délamination par l'approche variationnelle à la mécanique de la fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Periodically Distributed on a Surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
+                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigo J.-J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655571v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Numerical Algorithm to Study the Stability of Damage Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marigo J.-J.</w:t>
+                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647151v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Algorithm to Study the Stability of Damage Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenenized interface model describing defects periodically distributed on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beaurain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
+                <w:t xml:space="preserve">C. Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655570v1</w:t>
+                <w:t xml:space="preserve">hal-00592884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenenized interface model describing defects periodically distributed on a surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin David</w:t>
+                <w:t xml:space="preserve">Méthode numérique pour l'étude de la stabilité de modèles d'endommagement à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592884v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode numérique pour l'étude de la stabilité de modèles d'endommagement à gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From initiation of cracks to fatigue propagation: the interest of cohesive zone models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">XXI National Meeting of Italian Group of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592777v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle cohésif de fissuration par fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+                <w:t xml:space="preserve">Étude de la stabilité de modèles d'endommagement à gradient : cylindre sous torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421856v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la stabilité de modèles d'endommagement à gradient : cylindre sous torsion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effective behavior of (heterogeneous) elastic bodies containing defects localized on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">7th Euromech Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418169v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective behavior of (heterogeneous) elastic bodies containing defects localized on a surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un modèle cohésif de fissuration par fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euromech Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Portugal</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015985v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture dynamique ou rupture quasi-statique : quelques éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes lois de rutpure sur le décollement d'un film élastique en régime dynamique : exploration analytique et numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Analyse du décollement d'un film élastique en régime dynamique: exploration analytique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Marigo</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086845v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du décollement d'un film élastique en régime dynamique: exploration analytique et numérique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
+                <w:t xml:space="preserve">Décollement par fatigue d'un film mince en flexion: une approche variationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813001v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décollement par fatigue d'un film mince en flexion: une approche variationnelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Comparaison de différentes lois de rutpure sur le décollement d'un film élastique en régime dynamique : exploration analytique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813057v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesive zone model with Barenblatt surface energy : theoretical considerations and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Européen de Rupture (ECF15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables internes complémentaires et normalité à convexe fixe en endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Molines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11563,51 +11367,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11619,70 +11423,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11692,146 +11496,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models coupled with plasticity and their application to dynamic fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Geromel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Edward Lambert, Crystal L. Pasiliao, Benjamin Erzar, Benoit Revil‐Baudard, Oana Cazacu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Online Library, chapter 3, pp. 95-141, 2019, 9781786304087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119579311.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model for homogenization of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11841,119 +11645,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Craster, Sébastien Guenneau; Sébastien Guenneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific Handbook of Metamaterials and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, World Scientific, Chapter 14, pp. 599-645, 2018, Elastic, Acoustic, and Seismic Metamaterials, 978-981-3227-63-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813228702_0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Thin and Thick Metamaterials and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11962,70 +11766,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Lucas Borja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials - Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.149-165, 2017, 978-953-51-3100-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/66035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12035,143 +11839,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chrysochoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chrysochoos</w:t>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Daridon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Brassart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12181,51 +11985,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves from flexural and compressional resonances of beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12260,73 +12064,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12335,279 +12139,279 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models and their use in brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12617,130 +12421,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a 1d variational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.on line</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12750,291 +12554,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Plasticité et Rupture, 91128-Palaiseau, France. 2016, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01374813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Milieux Continus I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. MEC 430, Ecole Polytechnique, 2014, pp.340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01023392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. MEC551 Plasticité et Rupture, Ecole Polytechnique, 2012, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00549750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'endommagement et la Rupture : hier, aujourd'hui et demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Paris, 2000, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13181,51 +12985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053520v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09804-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02146908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09743-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tann&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043670v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hiep Pham" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laverne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13499" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454086v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134310" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01345476v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hiep Pham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246347v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hich&#232;me Ferdjani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.02.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700194v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Marigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667724v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152443v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Berrehili" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856483v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Tuyet Dang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Lazzaroni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargellini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dumouchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9708-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511406914" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492234v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dumouchel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-008-0071-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9107-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0051-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.05.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jaubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-006-0023-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551082v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-005-9036-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086275v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Marigo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111432v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0164-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.01.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00057-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00028-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WB8ZDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500962v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00034-9" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW672T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghidouche" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Zedkaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80067-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871787C54AA68745A2F1CF7835D2763B6DCB8A0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.525-526.489" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Laurence" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaurain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pideri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debruyne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813001v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debruyne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813057v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043778v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01374813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00549750v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00572597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09804-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02146908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09743-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hiep Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laverne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tann&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.09.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01345476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hiep Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hich&#232;me Ferdjani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TM31DG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152443v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Berrehili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Dang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856483v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Tuyet Dang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Lazzaroni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargellini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dumouchel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9708-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511406914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dumouchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-008-0071-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9107-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0051-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-005-9036-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jaubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-006-0023-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.05.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111432v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0164-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Marigo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00057-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00028-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WB8ZDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghidouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Zedkaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80067-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871787C54AA68745A2F1CF7835D2763B6DCB8A0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00034-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW672T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.525-526.489" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Laurence" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaurain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pideri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592777v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debruyne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debruyne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01374813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00549750v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00572597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>