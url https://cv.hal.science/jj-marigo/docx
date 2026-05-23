--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -100,468 +100,468 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion and ellipticity of Rayleigh waves in a soil substrate supporting resonant beams and plates</w:t>
+                <w:t xml:space="preserve">Longitudinal waves in two-dimensional quasi-periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094110⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 119, pp.106194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2026.106194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779289v1</w:t>
+                <w:t xml:space="preserve">hal-05624315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion and ellipticity of Rayleigh waves in a soil substrate supporting resonant beams and plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Comi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106, pp.105330. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.094110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.094110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04881223v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Taut cables with hanging masses: A metamaterial-like dynamic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106, pp.105330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591214v1</w:t>
+                <w:t xml:space="preserve">hal-04881223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering of acoustic waves by a nonlinear resonant bubbly screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 906, pp.A19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -589,3613 +589,3635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the dynamic behaviour of discrete metamaterials: From attenuation to energy localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Pham</w:t>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.102733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2021.102733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625303v2</w:t>
+                <w:t xml:space="preserve">hal-03591214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of boundary layer effects due to usual boundary conditions or geometrical defects in elastic plates under bending: an improvement of the Love-Kirchhoff model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-020-09804-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961904v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moscatelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.104029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591208v1</w:t>
+                <w:t xml:space="preserve">hal-02961904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of boundary layer effects due to usual boundary conditions or geometrical defects in elastic plates under bending: an improvement of the Love-Kirchhoff model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effective resonant model and simulations in the time-domain of wave scattering from a periodic row of highly-contrasted inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 142 (1), pp.53-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053520v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Localization through Locally Resonant Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13133016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381074v1</w:t>
+                <w:t xml:space="preserve">hal-03591208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization approach and Bloch-Floquet theory for band-gap prediction in 2D locally resonant metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-019-09743-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456323v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization approach and Bloch-Floquet theory for band-gap prediction in 2D locally resonant metamaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Enhanced resonance of sparse arrays of Helmholtz resonators—Application to perfect absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Kien Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145 (4), pp.2552-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-019-09743-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5098948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146908v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering of gravity waves by a periodically structured ridge of finite extent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 871, pp.350-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822490v1</w:t>
+                <w:t xml:space="preserve">hal-02456323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling resonant arrays of the Helmholtz type in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2210), pp.20170894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2017.0894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01914662v1</w:t>
+                <w:t xml:space="preserve">hal-01822490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conversion of Love waves in a forest of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), pp.134311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.134311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01811882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalisation to cohesive cracks evolution under effects of non-uniform stress field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain-gradient vs damage-gradient regularizations of softening damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Trung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15625/0866-7136/13499⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 340, pp.424-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2018.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043670v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01811882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Maurini</w:t>
+                <w:t xml:space="preserve">A generalisation to cohesive cracks evolution under effects of non-uniform stress field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan-Hiep Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (4), pp.349-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15625/0866-7136/13499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822483v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the anisotropy of metamaterials for water waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Pagneux</w:t>
+                <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tanné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134310⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 110, pp.80 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02454086v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657085v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699681v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of the neck shape for Helmholtz resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Sbitti</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (6), pp.3703 - 3714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5017735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657090v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Revisiting the anisotropy of metamaterials for water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (13), pp.134310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.134310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657086v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Light scattering by periodic rough surfaces: equivalent jump conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Maurel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (12), pp.2181-2188 </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.34.002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657080v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling damage and plasticity for a phase-field regularisation of brittle, cohesive and ductile fracture: one-dimensional examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective Dynamic Properties of a Row of Elastic Inclusions: The Case of Scalar Shear Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+                <w:t xml:space="preserve">Amine Sbitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 128 (2), pp.265-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2017.05.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-017-9627-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542843v1</w:t>
+                <w:t xml:space="preserve">hal-01657090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the acoustic wave propagation across an homogenized rigid microstructure in the time domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Two scale homogenization of a row of locally resonant inclusions - the case of anti-plane shear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 335, pp.558-577. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.80-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2017.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348416v2</w:t>
+                <w:t xml:space="preserve">hal-01657086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Second Order Homogenization of Subwavelength Stratified Media Including Finite Size Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (2), pp.721 - 743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1070542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657096v1</w:t>
+                <w:t xml:space="preserve">hal-01657080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress gradient effects on the nucleation and propagation of cohesive cracks</w:t>
+                <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Hiep Pham</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tianyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcdss.2016012⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345476v1</w:t>
+                <w:t xml:space="preserve">hal-01248263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344552v1</w:t>
+                <w:t xml:space="preserve">hal-01657581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Two-scale homogenization to determine effective parameters of thin metallic-structured films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 472 (2192), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344553v3</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization models for thin rigid structured surfaces and films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stress gradient effects on the nucleation and propagation of cohesive cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Hiep Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 140 (1), pp.260-273. </w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.557 - 584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4954756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/dcdss.2016012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657581v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage modeling of brittle fracture in an explicit dynamics context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Crack Tip Equation of Motion in Dynamic Gradient Damage Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.5262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-016-9595-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248263v1</w:t>
+                <w:t xml:space="preserve">hal-01344552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of dynamic brittle fracture via gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-016-0080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657078v1</w:t>
+                <w:t xml:space="preserve">hal-01344553v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogenization of ultrathin metallo-dielectric structures leading to transmission conditions at an equivalent interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (12), pp.3107-3128. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.33.000947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01374814v1</w:t>
+                <w:t xml:space="preserve">hal-01657078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Dugdale model to a mixed mode loading of a semi infinite cracked structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An overview of the modelling of fracture by gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.02.006⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (12), pp.3107-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0538-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246347v1</w:t>
+                <w:t xml:space="preserve">hal-01374814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models coupled with plasticity: Variational formulation and main properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberto Alessi</w:t>
+                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Ngoc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Marigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Vidoli</w:t>
+                <w:t xml:space="preserve">Samuel Geniaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.005⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.59-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04700194v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serguei Potapov</w:t>
+                <w:t xml:space="preserve">Gradient damage models coupled with plasticity: Variational formulation and main properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Vidoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.334⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.351--367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2013.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225237v2</w:t>
+                <w:t xml:space="preserve">hal-04700194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on corner singularities in cracked plates using the G-theta method with an adapted theta field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of the Dugdale model to a mixed mode loading of a semi infinite cracked structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Massin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hichème Ferdjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 77, pp.59-68. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2015.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2015.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246477v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The homogenized behavior of unidirectional fiber-reinforced composite materials in the case of debonded fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Damage Mechanics: Theory, Computation and Practice, 784, pp.334-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.784.334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152443v2</w:t>
+                <w:t xml:space="preserve">hal-01225237v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft beams: when capillarity induces axial compression</w:t>
               </w:r>
@@ -4207,51 +4229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (1), pp.012401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4279,3313 +4301,3304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
+                <w:t xml:space="preserve">The homogenized behavior of unidirectional fiber-reinforced composite materials in the case of debonded fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yahya Berrehili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.181-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843625v2</w:t>
+                <w:t xml:space="preserve">hal-01152443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in antiplane elasticity, with an application to the nucleation of a crack at a notch</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Initiation of a periodic array of cracks in the thermal shock problem: a gradient damage modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.141⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.256-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152441v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in antiplane elasticity, with an application to the nucleation of a crack at a notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuyet Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.141-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2014.2.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911118v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive model approach to the nucleation and propagation of cracks due to a thermal shock</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (1), pp. 63--93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856483v2</w:t>
+                <w:t xml:space="preserve">hal-00655488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of homogeneous states with gradient damage models: size effects and shape effects in the three-dimensional setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Morphogenesis and propagation of complex cracks induced by thermal shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655488v1</w:t>
+                <w:t xml:space="preserve">hal-00911118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-periodic two scale asymptotic method to take account of rough topographies for 2D elastic wave propagation</w:t>
+                <w:t xml:space="preserve">Cohesive model approach to the nucleation and propagation of cracks due to a thermal shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Christian Cyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In press, pp.1-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780380v1</w:t>
+                <w:t xml:space="preserve">hal-00856483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A non-periodic two scale asymptotic method to take account of rough topographies for 2D elastic wave propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.163--189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggs001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783720v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gradient damage laws to Griffith's theory of crack propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The bending of an elastic beam by a liquid drop: A variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Antkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 469 (2157), pp.20130066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2013.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736729v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From gradient damage laws to Griffith's theory of crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.55-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-011-0228-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00647860v1</w:t>
+                <w:t xml:space="preserve">hal-00736729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From the onset of damage to rupture: construction of responses with damage localization for a general class of gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (2--4), pp.243--268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (2-4), pp.147--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-011-0228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736782v1</w:t>
+                <w:t xml:space="preserve">hal-00647860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in anti-plane elasticity. Application to the nucleation of a crack at a notch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a one-dimensional variational model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro Leon Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (2--4), pp.243--268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-012-0245-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864498v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+                <w:t xml:space="preserve">Asymptotic analysis of small defects near a singular point in anti-plane elasticity. Application to the nucleation of a crack at a notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Halpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Array</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, sous presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961936v1</w:t>
+                <w:t xml:space="preserve">hal-00864498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of kinetic energy during unstable propagation in a heterogeneous peeling test</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, p. 5-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655491v1</w:t>
+                <w:t xml:space="preserve">hal-00655517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Located on a Surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the role of kinetic energy during unstable propagation in a heterogeneous peeling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bargellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175, pp.127-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-012-9708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655496v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage localization and rupture with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Array</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.19.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655517v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Located on a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Amor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (2), pp.153--187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-012-9382-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549530v1</w:t>
+                <w:t xml:space="preserve">hal-00655496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The issues of the uniqueness and the stability of the homogeneous response in uniaxial tests with gradient damage models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (6), pp.1163-1190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective behavior of elastic bodies containing microcracks or microholes localized on a surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gradient damage models and their use to approximate brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 20 (Special issue of ESMC2009), p. 1151-1177. </w:t>
+              <w:t xml:space="preserve">, 2011, 20 (4), pp.618-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1056789511406914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1056789510386852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549546v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D non-periodic homogenization of the elastic wave equation: SH case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effective behavior of elastic bodies containing microcracks or microholes localized on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04688.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Damage Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (Special issue of ESMC2009), p. 1151-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1056789511406914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549622v1</w:t>
+                <w:t xml:space="preserve">hal-00549546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-D non-periodic homogenization to upscale elastic media for P-SV waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04636.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490536v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting energy release rates in brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Chambolle</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles A. Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (4), pp.395-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00332-010-9061-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of non localized responses for damaging materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of cracks in Griffith's theory: an argument of continuity in favor of global minimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">2-D non-periodic homogenization of the elastic wave equation: SH case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (2), pp.1438-1454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04688.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492234v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">2-D non-periodic homogenization to upscale elastic media for P-SV waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 182 (2), pp.903-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04636.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682995v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Initiation of cracks in Griffith's theory: an argument of continuity in favor of global minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (6), pp.831-868</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490518v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1-D non-periodic homogenization for the seismic wave equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction and justification of Paris-like fatigue laws from Dugdale-type cohesive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 181 (2), pp.897-910. </w:t>
+              <w:t xml:space="preserve">Annals of Solid and Structural Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.139-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04529.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12356-010-0011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538413v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : II. Les modèles à gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Approche variationnelle de l'endommagement : I. Les concepts fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338 (4), pp.199-206. </w:t>
+              <w:t xml:space="preserve">, 2010, 338 (4), pp.191-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490520v1</w:t>
+                <w:t xml:space="preserve">hal-00490518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction des lois de fatigue à partir de modèles de forces cohésives : cas de fissures en mode I</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">1-D non-periodic homogenization for the seismic wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337, pp.166-172. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 181 (2), pp.897-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04529.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683011v1</w:t>
+                <w:t xml:space="preserve">hal-00538413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une loi de fatigue à partir d'un modèle de forces cohésives : cas d'une fissure en mode III</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Weller</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3-4), pp.233-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683019v1</w:t>
+                <w:t xml:space="preserve">hal-00490539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and analysis of localized responses for gradient damage models in a 1D setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction des lois de fatigue à partir de modèles de forces cohésives : cas de fissures en mode I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kim Pham</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vietnam Journal of Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490539v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracture: an example of convergence towards a discontinuous quasi-static solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Construction d'une loi de fatigue à partir d'un modèle de forces cohésives : cas d'une fissure en mode III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Charlotte</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Weller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-008-0071-3⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551075v1</w:t>
+                <w:t xml:space="preserve">hal-00683019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variational approach to fracture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dynamic fracture: an example of convergence towards a discontinuous quasi-static solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 91 (1-3), pp.5-148. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-007-9107-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-008-0071-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551079v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order homogenization of the elastic wave equation for non-periodic layered media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J Marigo</w:t>
+                <w:t xml:space="preserve">The variational approach to fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A. Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 170 (2), pp.823 - 838. </w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (1-3), pp.5-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03462.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10659-007-9107-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01396917v1</w:t>
+                <w:t xml:space="preserve">hal-00551079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7613,629 +7626,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow layer correction for Spectral Element like methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-J. Marigo</w:t>
+                <w:t xml:space="preserve">Second order homogenization of the elastic wave equation for non-periodic layered media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 172 (3), pp.1135-1150. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03703.x⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 170 (2), pp.823 - 838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03462.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01399903v1</w:t>
+                <w:t xml:space="preserve">insu-01396917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insensitivity to small defects of the rupture of materials governed by the Dugdale model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+                <w:t xml:space="preserve">Shallow layer correction for Spectral Element like methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.191-210. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 172 (3), pp.1135-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00161-007-0051-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2007.03703.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551072v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of one-dimensional models in nonlinear elasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insensitivity to small defects of the rupture of materials governed by the Dugdale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichème Ferdjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhi Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-005-9036-y⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3-4), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-007-0051-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551082v1</w:t>
+                <w:t xml:space="preserve">hal-00551072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of Paris-type Fatigue Laws from Cohesive Forces Model via a Variational Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Initiation of cracks with cohesive force models: a variational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-006-0023-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (4), pp.649-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551069v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of cracks with cohesive force models: a variational approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hierarchy of one-dimensional models in nonlinear elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2006.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-005-9036-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551071v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche globale, minima relatifs et Critère d'Amorçage en Mécanique de la Rupture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Justification of Paris-type Fatigue Laws from Cohesive Forces Model via a Variational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 332, pp.313-318. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (1-2), pp.23-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-006-0023-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700224v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation and propagation of fracture in the models of Griffith and Barenblatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Truskinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8358,555 +8371,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles standards généralisés à convexe fixe en endommagement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Approche globale, minima relatifs et Critère d'Amorçage en Mécanique de la Rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 331 (4), pp.291-294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00057-3⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 332, pp.313-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2004.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841901v1</w:t>
+                <w:t xml:space="preserve">hal-04700224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical experiments in revisited brittle fracture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modèles standards généralisés à convexe fixe en endommagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00028-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (4), pp.291-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00057-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04691483v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poutres flexibles aux fils extensibles: une hiéerarchie de modèles asymptotiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical experiments in revisited brittle fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Subir Zedkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)80067-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 48 (4), pp.797-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(99)00028-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551068v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting brittle fracture as an energy minimization problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des poutres flexibles aux fils extensibles: une hiéerarchie de modèles asymptotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Ghidouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subir Zedkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-5096(98)00034-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 326 (2), pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8069(99)80067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500962v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revisiting brittle fracture as an energy minimization problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles A Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 46 (8), pp.1319-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-5096(98)00034-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Decohesion criteria in fibred composites and reinforced beams or plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical behaviour of adhesive joints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8916,2448 +9020,2448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attenuation and localization of waves in taut cables with suspended masses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Moscatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Oslo, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/eccomas.2022.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes des modèles d'endommagement à gradient en grandes déformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chamberland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Guilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of sound hard metamaterials in the time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hellas, Crête, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche variationnelle de la rupture dynamique via les modèles d'endommagement à gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01402910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Approach to Dynamic Brittle Fracture via Gradient Damage Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Potapov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures (CSMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'endommagement à gradient et simulation numérique des phénomènes de rupture fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01400446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du Champ de Contrainte Non-Uniforme sur Évolution de Fissure Cohésive 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan-Hiep Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching asymptotic method in propagation of cracks with Dugdale model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Halpern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Fracture and Damage Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Shaanx, China. pp.489-492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.525-526.489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching asymptotic method and nucleation of a defect at a notch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Bach Tuyet Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halpern Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advances in Computational Mechanics (ACOME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ho Chi Minh Ville, Vietnam. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00736783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Periodically Distributed on a Surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From initiation of cracks to fatigue propagation: the interest of cohesive zone models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">XXI National Meeting of Italian Group of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cassino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655571v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la multifissuration e délamination par l'approche variationnelle à la mécanique de la fracture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
+                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigo J.-J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592809v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marigo J.-J.</w:t>
+                <w:t xml:space="preserve">Homogenized Interface Model Describing Inhomogeneities Periodically Distributed on a Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647151v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Algorithm to Study the Stability of Damage Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de la multifissuration e délamination par l'approche variationnelle à la mécanique de la fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655570v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenenized interface model describing defects periodically distributed on a surface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Algorithm to Study the Stability of Damage Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Pideri</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00592884v1</w:t>
+                <w:t xml:space="preserve">hal-00655570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode numérique pour l'étude de la stabilité de modèles d'endommagement à gradient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogenenized interface model describing defects periodically distributed on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592777v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From initiation of cracks to fatigue propagation: the interest of cohesive zone models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Méthode numérique pour l'étude de la stabilité de modèles d'endommagement à gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Kazymyrenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI National Meeting of Italian Group of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cassino, Italy</w:t>
+              <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655572v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la stabilité de modèles d'endommagement à gradient : cylindre sous torsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un modèle cohésif de fissuration par fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laverne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418169v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effective behavior of (heterogeneous) elastic bodies containing defects localized on a surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude de la stabilité de modèles d'endommagement à gradient : cylindre sous torsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pideri</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Euromech Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Portugal</w:t>
+              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015985v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01418169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle cohésif de fissuration par fatigue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The effective behavior of (heterogeneous) elastic bodies containing defects localized on a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pideri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
+              <w:t xml:space="preserve">7th Euromech Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421856v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture dynamique ou rupture quasi-statique : quelques éléments de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du décollement d'un film élastique en régime dynamique: exploration analytique et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Comparaison de différentes lois de rutpure sur le décollement d'un film élastique en régime dynamique : exploration analytique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813001v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décollement par fatigue d'un film mince en flexion: une approche variationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes lois de rutpure sur le décollement d'un film élastique en régime dynamique : exploration analytique et numérique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Analyse du décollement d'un film élastique en régime dynamique: exploration analytique et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.J. Marigo</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Giens, France</w:t>
+              <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086845v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cohesive zone model with Barenblatt surface energy : theoretical considerations and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Européen de Rupture (ECF15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00085742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variables internes complémentaires et normalité à convexe fixe en endommagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Molines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Molines</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Cimetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11367,126 +11471,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamentals and Applications of Acoustic Metamaterials - Homogenization of Thin 3D Periodic Structures in the Time Domain – Effective Boundary and Jump Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Maurel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119649182.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11496,340 +11600,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models coupled with plasticity and their application to dynamic fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Geromel Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Edward Lambert, Crystal L. Pasiliao, Benjamin Erzar, Benoit Revil‐Baudard, Oana Cazacu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Online Library, chapter 3, pp. 95-141, 2019, 9781786304087. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119579311.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface model for homogenization of acoustic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Craster, Sébastien Guenneau; Sébastien Guenneau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Scientific Handbook of Metamaterials and Plasmonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, World Scientific, Chapter 14, pp. 599-645, 2018, Elastic, Acoustic, and Seismic Metamaterials, 978-981-3227-63-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789813228702_0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of Thin and Thick Metamaterials and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alejandro Lucas Borja. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials - Devices and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.149-165, 2017, 978-953-51-3100-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5772/66035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11839,143 +11943,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of “A damage criterion based on energy balance for an isotropic cohesive zone model”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Daridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Brassart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11985,433 +12089,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface waves from flexural and compressional resonances of beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective model for elastic waves propagating in a substrate supporting a dense array of plates/beams with flexural resonances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack nucleation in variational phase-field models of brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient damage models and their use in brittle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12421,130 +12525,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture and debonding of a thin film on a stiff substrate: analytical and numerical solutions of a 1d variational model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Alessandro León Baldelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Maurini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.on line</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12554,291 +12658,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. Plasticité et Rupture, 91128-Palaiseau, France. 2016, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01374813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Milieux Continus I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. MEC 430, Ecole Polytechnique, 2014, pp.340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01023392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et Rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. MEC551 Plasticité et Rupture, Ecole Polytechnique, 2012, pp.245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00549750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'endommagement et la Rupture : hier, aujourd'hui et demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Paris, 2000, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00572597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId316"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12985,51 +13089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09804-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02146908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09743-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hiep Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laverne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13499" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tann&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.09.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134310" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01345476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hiep Pham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hich&#232;me Ferdjani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Marigo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TM31DG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152443v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Berrehili" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Dang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856483v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736729v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864498v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Tuyet Dang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655491v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Lazzaroni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargellini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dumouchel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9708-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549546v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511406914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492234v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551075v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dumouchel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-008-0071-3" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551079v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9107-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551072v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0051-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551082v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-005-9036-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jaubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-006-0023-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551071v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.05.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700224v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.01.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111432v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0164-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Marigo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841901v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00057-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00028-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WB8ZDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551068v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghidouche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Zedkaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80067-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871787C54AA68745A2F1CF7835D2763B6DCB8A0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500962v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00034-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW672T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899363v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517281v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780381v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.525-526.489" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736783v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Laurence" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655571v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655570v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaurain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592884v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pideri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592777v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813001v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debruyne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debruyne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085742v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842419v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043778v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01374813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023392v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00549750v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00572597v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moscatelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2026.106194" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.094110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083513v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fuster" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2021.102733" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03053520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Le&#243;n Baldelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pideri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-020-09804-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625303v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touboul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13133016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02146908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-019-09743-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381074v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Kien Pham" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5098948" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02456323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.259" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822490v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Maurel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.134311" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811882v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Trung Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Maurini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vidoli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2018.06.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Hiep Pham" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laverne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/0866-7136/13499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tann&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Li" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourdin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.09.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348416v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2017.01.036" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Alessi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2017.05.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5017735" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454086v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.134310" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657085v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gallas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.34.002181" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Sbitti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-017-9627-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657080v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1070542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248263v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Li" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guilbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Potapov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5262" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4954756" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0068" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01345476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hiep Pham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-016-9595-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344553v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-016-0080-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01657078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.33.000947" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0538-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ngoc Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Geniaut" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Massin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2015.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Marigo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2013.12.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TM31DG6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01246347v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hich&#232;me Ferdjani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2015.02.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225237v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.784.334" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00861106v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Neukirch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Antkowiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.012401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152443v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Berrehili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843625v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sicsic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet Dang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Halpern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2014.2.141" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-012-9382-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Bourdin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856483v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cyron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00783720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Neukirch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0066" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647860v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-011-0228-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736782v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Alessandro Leon Baldelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-012-0245-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bach Tuyet Dang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655491v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Lazzaroni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bargellini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Dumouchel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-012-9708-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961936v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.19.01" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin David" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2011.03.010" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549530v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Amor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789510386852" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549546v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511406914" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chambolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A. Francfort" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-010-9061-2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00492234v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682995v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhi Abdelmoula" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Weller" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-010-0011-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.03.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490539v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683011v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.04.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551075v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dumouchel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-008-0071-3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551079v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-007-9107-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0051-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551071v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2006.05.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551082v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-005-9036-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551069v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jaubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-006-0023-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111432v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Truskinovsky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-003-0164-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086275v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laverne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Marigo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700224v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.01.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841901v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Molines" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00057-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691483v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Francfort" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(99)00028-9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-91WB8ZDZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551068v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Ghidouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subir Zedkaoui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)80067-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/871787C54AA68745A2F1CF7835D2763B6DCB8A0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500962v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles A Francfort" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(98)00034-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZLW672T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965023v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/eccomas.2022.057" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberland" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322320v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lombard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402910v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400449v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400446v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tanne" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780381v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.525-526.489" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736783v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Laurence" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592809v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655570v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaurain" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Kazymyrenko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592884v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pideri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418169v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015985v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504126v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086845v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debruyne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813057v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813001v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debruyne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085742v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842419v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02961950v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119649182.ch4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02043778v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Geromel Fischer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119579311.ch3" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01699645v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813228702_0014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657592v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Gao" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/66035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482933v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Renouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brassart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441381v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441350v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01568702v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01321465v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647863v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01374813v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01023392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00549750v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00572597v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>