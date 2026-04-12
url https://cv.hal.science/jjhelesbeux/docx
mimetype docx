--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>