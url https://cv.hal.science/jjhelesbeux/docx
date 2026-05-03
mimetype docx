--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788190v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>