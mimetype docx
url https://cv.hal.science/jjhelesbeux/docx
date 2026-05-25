--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Jacques HELESBEUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Future Medicinal Chemists: Perspectives from European Schools of Pharmacy within the GP 2 A Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülşah Bayraktar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68 (3), pp.2045-2047. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c03103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.34418. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Spectroscopic Analysis, Computational Studies, and Corrosion Inhibition Performance of 3‐{2‐[4‐(Dimethylamino)phenyl]‐2,3‐dihydro‐1H‐1,5‐benzodiazepine‐4‐yl}‐4‐hydroxy‐6‐methyl‐2H‐pyran‐2‐one for XC48 Carbon Steel in 0.5 M HCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Djedouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ait Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistrySelect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (24), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/slct.202501793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid compounds as a way to identify sources of carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Baltenweck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Claudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11032-025-01573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated analysis of genome, metabolome, and transcriptome reveals a bHLH transcription factor potentially regulating the accumulation of flavonoids involved in carrot resistance to Alternaria leaf blight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina El Ghaziri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ogé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Kebieche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (11), pp.e0336995. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0336995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boronate Ester Hydrogels for Biomedical Applications: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Maugars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark W Tibbitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (14), pp.6674-6695. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lagneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Terriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-J. Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Products Targeting the Fungal Unfolded Protein Response as an Alternative Crop Protection Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataillé-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (37), pp.13706-13716. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.3c03602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A vitamin E long-chain metabolite and the inspired drug candidate α-amplexichromanol relieve asthma features in an experimental model of allergen sensitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Cerqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Terlizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Granato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Caiazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 181, pp.106250. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phrs.2022.106250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural chalcones elicit formation of specialized pro-resolving mediators and related 15-lipoxygenase products in human macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kretzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina P.L. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 195, pp.114825. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcp.2021.114825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of Natural Chalcones as Efficient Inhibitors of AKR1C3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Möller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.99. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo12020099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Phenylpropanoids and Flavonoids in Plant Resistance to Pests and Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louisa Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Koutouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (23), pp.8371. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27238371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical Transformations of Chalcone-Vitamin E Hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Josué Ceballos-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gumersindo Mirón-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mexican Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 66 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29356/jmcs.v66i1.1670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of ethylene bis [(2-hydroxy-5,1,3-phenylene) bis methylene] tetraphosphonic acid and their anticorrosive effect on carbon steel in 3%NaCl solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toukal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Al-Noaimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.115316. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2021.115316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic Vitamin E Derivatives as Potent Antibacterial Agents against Resistant Gram‐Positive Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemMedChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.881-890. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cmdc.202000792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Long-Chain Vitamin E Metabolites for the Discovery of a Highly Potent, Orally Effective, and Metabolically Stable 5-LOX Inhibitor that Limits Inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rossella Bilancia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (15), pp.11496-11526. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jmedchem.1c00806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based design, semi-synthesis and anti-inflammatory activity of tocotrienolic amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 202, pp.112518. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Insights into the Mode of Action of Vasorelaxant Synthetic Polyoxygenated Chalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.1609. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21051609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Semi-Synthesis of Natural δ-( R )-Tocotrienols from a Renewable Vegetal Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone – An Original Phytotoxic Secondary Metabolite Involved in the Aggressiveness of Alternaria dauci on Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (502), pp.502. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, Synthesis, Pharmacological Evaluation and Vascular Effects of Delphinidin Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Justiniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (46), pp.5580-5589. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190206144913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise semisynthesis of novel phenazine-vitamin E hybrids via regioselective tocopheryl ortho-quinone formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59 (27), pp.2627-2630. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2018.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.3834. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-018-06158-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro-Angiogenic Effects of Low Dose Ethoxidine in a Murine Model of Ischemic Hindlimb: Correlation between Ethoxidine Levels and Increased Activation of the Nitric Oxide Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Hung Thien To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (4), pp.627. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22040627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient ortho-formylation in vitamin E series, application to the semi-synthesis of natural 5- and 7-formyl-δ-tocotrienols revealing an unprecedented 5-bromo-7-formyl exchange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumaa Merza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (49), pp.6863-6870. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2017.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic and Natural Garcinoic Acid Isoforms as New mPGES-1 Inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82 (11/12), pp.1110-1116. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0042-108739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxyfagaronine, a synthetic analogue of fagaronine that inhibits vascular endothelial growth factor-1, as a new anti-angiogeneic agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Thevenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (1), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10637-014-0184-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Resistance of Carrot to Alternaria dauci Correlates with In Vitro Cultured Carrot Cell Resistance to Fungal Exudates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (7), pp.e101008. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxamate, a key pharmacophore exhibiting a wide range of biological activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (9), pp.1311-26. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/13895575113139990007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting focal adhesion assembly by ethoxyfagaronine prevents lymphoblastic cell adhesion to fibronectin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rusciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Cellular Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.267-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-Lithium/Magnesium Carboxylate-Driven Aromatic Nucleophilic Substitution Reactions on Unprotected Naphthoic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Coquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Derdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (1), pp.718-724. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo202017z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, crystal structure, and characterization of thiophene-3-carboxaldoxime complexes with cobalt(II), nickel(II) and copper(II) halides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusaï Alomar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1019, pp.143 - 150. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molstruc.2012.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of New Benzylic Di-, Tri-, and Tetraphosphonic Acids as Potential Chelating Agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (2), pp.354-364. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426507.2010.502161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of ethoxidine, a topoisomerase I inhibitor, in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (3), pp.286-295. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/carcin/bgq260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Structure of Ethoxidine, A Synthetic Quaternary Benzo[c]phenanthridine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Crystallography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 41 (12), pp.1945 - 1948. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10870-011-9986-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and immobilized matrix molecules: impairing ionization by quenching secondary ion formation in laser desorption MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.884 - 890. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jms.1965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The anti-invasive activity of synthetic alkaloid ethoxyfagaronine on L1210 leukemia cells is mediated by down-regulation of plasminogen activators and MT1-MMP expression and activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helesbeux Jj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vanquelef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigational New Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.730-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triazolobithiophene Light Absorbing Self-Assembled Monolayers: Synthesis and Mass Spectrometry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Schinkovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (12), pp.8758 - 8774. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules16108758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of the trans-fusarinine scaffold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (16), pp.2119 - 2122. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel polydentate phosphonic acids: Protonation and stability constants of complexes with Fe(III) and Cu(II) in aqueous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Aliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Chafaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Douadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustayeen A Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heteroatom Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (2), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hc.20575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2H-Pyran-2-one-3-carbothioamide derivatives: Synthesis and reaction with hydrazine hydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Makhloufi-Chebli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamar Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heterocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46 (1), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jhet.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A promising method for efficient analysis of secondary metabolites in plant extracts by a matrix-free Desorption/Ionization on self-Assembled Monolayer Surfaces (DIAMS) technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Tsagueken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ropivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75 (9), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0029-1234850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Antimalarial Activity of Some New 1,2-Dioxolane Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Peyronnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Labaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Frappier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (6), pp.431-437. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1475636021000005677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02867489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimalarial xanthones from Calophyllum caledonicum and Garcinia vieillardii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Labaïed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (25), pp.3077-3085. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2004.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02070126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Coimbra (Portugal), Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drugs and Drug Candidates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), pp.2, 2025, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niamh M O’boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary J Meegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth O’shaughnessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Dublin, Ireland. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.432, 2023, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph16030432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vânia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Giuntini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, On line, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (12), MDPI, pp.1278, 2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph14121278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Alternaria dauci demonstrates the involvement of two polyketide synthase genes in aldaulactone production and fungal pathogenicity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Monroe Bernardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elza Neau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Kocuiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïwenn Gadras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4.2. Synthesis of Indeno[1,2-b]indoles: Challenges and Insights from Literature to Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hélesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence O Mccarthy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Manuel Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcino J Leitão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GP2A, Aug 2024, Coimbra, Portugal. pp.18-19, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ddc4010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of vitamin E derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de l’ED EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-based modeling, semisynthesis and biological evaluations of garcinoic acid derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Des Doctorants de la SFR QUASAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular docking, semisynthesis and biological evaluations of garcinoic acid amides as 5-lipoxygenase inhibitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbe Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Nottingham, United Kingdom. pp.179, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldaulactone, a new phytotoxin involved in Alternaria dauci–Daucus carota interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, semisynthesis and biological evaluations of garcinoic acid derivatives as novel anti-inflammatory agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance and pathogenicity: how toxins are involved in the carrot-Alternaria dauci interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème édition des doctorants de la SFR Quasav</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fungal exudates of Alternaria dauci on carrot partial resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Carrot and Other Apiaceae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., 2017, Angers, France. pp.231-236, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2017.1153.34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards pharmacologically active tocotrienol derivatives starting from δ-garcinoic acid as a common natural precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Young Research Fellow’s Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse d’analogues originaux de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants de la SFR QUASAV, 10e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AFERP International Conference "Pharmacognosy from here and there"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Alternative to NSAIDs Based on Vitamin E Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. pp.97, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hémisynthèse de nouveaux analogues de la vitamine E à visée anti-inflammatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire recherche du département Pharmacie, Faculté de Santé, Université d’Angers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre agressivité et composition des exsudats chez Alternaria dauci, agent causal de la brûlure foliaire de la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Courtial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Renaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Phytopathologie-Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling pathways activated after exposure to phytoalexins: an Achilles'heel for necrotrophic fungi?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bataille-Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mission possible: food for all through appropriate plant protection. XVIII International Plant Protection Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical effects of the topoisomerase inhibitor ethoxidine in the cellular processes leading to angiogenesis on endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Clere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaroson Andriantsitohaina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Cardiologie : Recherche Fondamentale et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20200002717 A1 20200102. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of tocotrienol derivatives, pharmaceutical composition and method of use in 5-lipoxygenase related diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Stuppner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2017032881 A1 20170302. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiating agents for protecting plants from fungal infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Simoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US 20150216174 A1 20150806. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Phloridzin towards Semisynthetic Bioactive Dihydrochalcones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual GP2A Medicinal Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Notthingham, United Kingdom. Pharmaceuticals, 12 (4), pp.179, 2019, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12040179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMISYNTHESIS OF BIOACTIVE C-BENZYLATED DIHYDROCHALCONES FROM RENEWABLE SOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cala Peralta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Mayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICT 2019 - Interfacing Chemical Biology and Drug Discovery - 55th International Conference on Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Investigation of multi-target effects in the arachidonic acid cascade on the example of potent natural 5-LO inhibitor garcinoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vitamin E derivative α-amplexichromanol as anti-inflammatory lead inspired from traditional african medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Conference of the Society for Medicinal Plant and Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of w-oxidized tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Linh To</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Young Research Fellows Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garcinia species are potent and selective, allosteric inhibitors of 5-lipoxygenase and provide novel insights into human vitamin E physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">26th Annual GP2A Medicinal Chemistry Conference & 32nd Journées Franco-Belges de Pharmacochimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chau-Phi Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Werz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 26th GP2A/ 32nd JFB Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Asnelles sur Mer, France. MDPI, Pharmaceuticals, 12 (2), pp.73, 2019, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph12020073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways towards anti-inflammatory tocotrienols isolated from new-caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14a. RIIPN (14a Reunión Internacional de Productos Naturales)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cuernavaca Morelos, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omega-oxidized terpenoids: from traditional African medicine to novel insights into human vitamin physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference on Isoprenoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bialystok, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational binding mode prediction of ω-oxidized tocotrienols as inhibitors of 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phyto-Valley 1st Austrian Summit on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Seefeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic pathways starting from δ-garcinoic acid towards anti-inflammatory tocotrienols isolated from New Caledonian endemic plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des doctorants de la SFR QUASAV, 11ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous metabolites of vitamin E limit inflammation by targeting 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Workshop on Lipid Mediators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of δ-(R)-tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Richomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Symposium Francophone de Synthèse Totale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational analysis of the interaction between vitamin E derivatives and 5-lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Waltenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paracelsus Science Get Together</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Salzbourg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-synthetic derivatives and endogenous metabolites of vitamin E as potent, selective and orally available inhibitors of 5 lipoxygenase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Pein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Pace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Temml</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Garscha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Iéna, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et évaluation biologique de nouveaux actifs potentiels ciblant les dysfonctionnements mitochondriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andriantsitohaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">α-amplexichromanol, a vitamin E semisynthetic analog – Valorization of its anti-inflammatory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique de la SFR ICAT4208</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetics Pathways Starting from δ-Garcinoic Acid towards Anti-Inflammatory Tocotrienols Isolated from New-Caledonian Endemic Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Purification of δ-Tocotrienol from Bixa orellana and Semi-Synthesis of 7-Formyl-δ-tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Y. Lam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of GP2A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Liverpool, United Kingdom. Pharmaceuticals, 10 (4), pp.97, 2017, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10040097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-Garcinoic Acid, a Convenient Natural Precursor to the Attractive δ-Tocotrienol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ-garcinoic acid, a platform to tocotrienol derivatives isolated from barks of New Caledonian endemics plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Ville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e journées scientifiques de l’école doctorale VENAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mPGES-1 as a New Target for Garcinoic Acid Isoforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorphon Suor-Cherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Koeberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Viault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Schuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Angers, France. Pharmaceuticals, 10 (1), pp.17, 2017, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic 3-deoxyanthocyanidin analogues of delphinidin as potential vasorelaxant agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Abatuci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthesis of natural formylated tocotrienols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Conference of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Munster, Germany. Pharmaceuticals, 9 (1), pp.1, 2016, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph9010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre résistance partielle à Alternaria dauci et résistance aux toxines fongiques chez la carotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Hamama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Voisine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Rencontres de Phytopathologie- Mycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aussois, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semisynthetic modifications of δ-amplexichromanol, an original tocotrienol with antitumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Alsabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Seraphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of the reactivity of 2,3-alkoxynaphtoic acids in the presence of organometallic nucleophiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thanh Hà Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Conférences Européennes du Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cork, Ireland. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New self-assembled monolayers for DIAMS mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Tsague Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Derbré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Babu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"titre manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dublin, Ireland. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The 24th Conference” of the Groupement des Pharmacochimistes de l’Arc Atlantique (GP2A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.17. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph10010017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId336"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#351;ah Bayraktar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Carro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Decker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Giuntini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c03103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Monroe Bernardino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elza Neau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kocuiba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;wenn Gadras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17441-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05413617v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Chibane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Aliouane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toukal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Djedouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ait Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202501793" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina El Ghaziri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Baltenweck" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-025-01573-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05378553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Louisa Ramaroson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kebieche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336995" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Terriac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Maugars" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark W Tibbitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04208459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Ray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataill&#233;-Simoneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.3c03602" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788166v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Cerqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Neukirch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Terlizzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Granato" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Caiazzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2022.106250" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03716164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele M&#246;ller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Temml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cala Peralta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Gruet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12020099" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kretzer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jordan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina P.L. Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2021.114825" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03782968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04053646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Koutouan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27238371" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03533848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Josu&#233; Ceballos-Cruz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Seraphin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gumersindo Mir&#243;n-L&#243;pez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29356/jmcs.v66i1.1670" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03788171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sait" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aliouane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toukal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammache" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Noaimi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.115316" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03191789v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kempf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Ville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Alsabil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Perrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202000792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03783673v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chau-Phi Dinh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Bilancia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raasch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.1c00806" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02884134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112518" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02498106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legeay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Tr&#226;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Abatuci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21051609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guilet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00517" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02061447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Courtial" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00502" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Justiniano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190206144913" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2018.05.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Pein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pace" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Garscha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06158-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hung Thien To" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22040627" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorphon Suor-Cherer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2017.10.039" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391940v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Koeberle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lavaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0042-108739" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Ouchani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Jeanne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Thevenard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10637-014-0184-4" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128311v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Voisine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333799v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Larcher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/13895575113139990007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-3V6ZWNLW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780640v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ouchani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rusciani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helesbeux Jj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salesse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regadia Aissaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Coquel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh H&#224; Dao" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Derdour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo202017z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusa&#239; Alomar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Allain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2012.02.055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S4F3M6G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03253614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques H&#233;lesbeux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Douadi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustayeen A Khan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.502161" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247525v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaroson Andriantsitohaina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgq260" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247445v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Vanquelef" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel L&#233;ger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-011-9986-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MF2PDJSM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027839v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schinkovitz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levillain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Dias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1965" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M5DDQ9JH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717331v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oudot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanquelef" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Babu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules16108758" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247640v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.058" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03250900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Chafaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hc.20575" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247439v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Makhloufi-Chebli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Hamdi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Silva" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jhet.2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LP3XPNZF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03027834v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Tsagueken" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1234850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02867489v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Peyronnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Labaied" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Frappier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005677" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02070126v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Laba&#239;ed" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2004.07.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR9F309D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05409700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mccarthy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manuel Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino Leit&#227;o" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burke" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4010002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04214224v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M O&#8217;boyle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J Meegan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Sasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth O&#8217;shaughnessy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph16030432" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969961v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Moreira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph14121278" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062204v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence O Mccarthy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcino J Leit&#227;o" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02795186v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbe Ana&#239;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Linh To" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040179" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516643v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Renaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Stuppner" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Schuster" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516577v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Guichard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516581v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1153.34" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864455v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797756v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10040097" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516455v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Simoneau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bataille-Simoneau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247634v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866630v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Mayr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02798163v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864513v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Waltenberger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864518v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Rossi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh To" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02796872v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Werz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12020073" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864440v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864499v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864443v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864504v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797021v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864497v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864495v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797199v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benamar" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Mao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andriantsitohaina" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864434v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797856v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Y. Lam" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797528v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph10010017" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864424v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02797636v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864383v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph9010001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02864395v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03281870v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247967v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247975v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Castanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mortier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02880535v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>