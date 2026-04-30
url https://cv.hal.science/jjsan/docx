--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -754,248 +754,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des règles d’association basée sur la mesure classique d’intensité d’implication : application en didactique des mathématiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue entre un didacticien des mathématiques et un ethnomathématicien : théories, méthodes et questions éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
+                <w:t xml:space="preserve">Éric Vandendriessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/arima.12231⟩</w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1396v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04194555v4</w:t>
+                <w:t xml:space="preserve">hal-05539086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre un didacticien des mathématiques et un ethnomathématicien : théories, méthodes et questions éthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction des règles d’association basée sur la mesure classique d’intensité d’implication : application en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cortella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Vandendriessche</w:t>
+                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, </w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1396v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/arima.12231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05539086v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194555v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte et contextualisation à Mayotte, une approche systémique</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bilingue dans l'enseignement des mathématiques à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115, pp.93-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1213,96 +1213,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ÉQUIPEMENT PRAXÉOLOGIQUE DE LA CLASSE : UNE RÉFÉRENCE COCONSTRUITE ET PARTAGÉE</w:t>
+                <w:t xml:space="preserve">Les classes ouvertes sur le monde ne sont aujourd'hui que des utopies que certains tentent de faire vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.105</w:t>
+              <w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682946v1</w:t>
+                <w:t xml:space="preserve">hal-02724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipement praxeologique de la classe : une référence co-construite en partagée</w:t>
               </w:r>
@@ -1351,96 +1351,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes ouvertes sur le monde ne sont aujourd'hui que des utopies que certains tentent de faire vivre</w:t>
+                <w:t xml:space="preserve">L'ÉQUIPEMENT PRAXÉOLOGIQUE DE LA CLASSE : UNE RÉFÉRENCE COCONSTRUITE ET PARTAGÉE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724496v1</w:t>
+                <w:t xml:space="preserve">hal-04682946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse textuelle avec IRaMuTeQ et interprétations référentielles des programmes officiels de mathématiques en quatrième</w:t>
               </w:r>
@@ -1540,51 +1540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléda Robo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Berky Nguala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,90 +1652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DES RAISONNEMENTS D'ÉLÈVES ET ÉTUDIANTS AUTOUR DE LA NÉGATION DANS UN CONTEXTE BILINGUE FRANÇAIS-MALAGASY À MADAGASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cortella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation mathématique face à un monde en accélération: enjeux, défis et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, Canada, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,142 +2053,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvertures socio-culturelles et patrimoniales dans la formation initiale des enseignants du 1er degré à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Alliance Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Alliance Europa 2019 Didactiques plurilingues et médiations culturelles : Prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682957v1</w:t>
+                <w:t xml:space="preserve">hal-02733849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvertures socio-culturelles et patrimoniales dans la formation initiale des enseignants du 1er degré à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Alliance Europa 2019 Didactiques plurilingues et médiations culturelles : Prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Alliance Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733849v1</w:t>
+                <w:t xml:space="preserve">hal-04682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three ways that use ICT to enlarge students' roles in learning</w:t>
               </w:r>
@@ -3193,285 +3193,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux écoles coraniques du village de Choungui</w:t>
+                <w:t xml:space="preserve">The cooperative works, a teacher training system open to the local social network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Maryvonne PRIOLET. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berta Barquero; Ignasi Florensa; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école à Mayotte, approches plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sépia éditions, 2021, 979-10-334-0144-5</w:t>
+              <w:t xml:space="preserve">Extended abstracts spring 2019 : advances in the Anthropological Theory of the Didactic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser Cham, 2021, 978-3-030-76412-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682984v1</w:t>
+                <w:t xml:space="preserve">hal-02733801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+                <w:t xml:space="preserve">Deux écoles coraniques du village de Choungui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darouèche Hilali Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne PRIOLET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
+              <w:t xml:space="preserve">L'école à Mayotte, approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia éditions, 2021, 979-10-334-0144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261620v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative works, a teacher training system open to the local social network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Berta Barquero; Ignasi Florensa; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t>
+              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended abstracts spring 2019 : advances in the Anthropological Theory of the Didactic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhäuser Cham, 2021, 978-3-030-76412-8</w:t>
+              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733801v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodology for Interdisciplinary Modeling of Complex Systems Using Hypergraphs</w:t>
               </w:r>
@@ -3548,51 +3548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3759,213 +3759,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs : morphisms and isometries</w:t>
+                <w:t xml:space="preserve">Distances over hyper graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682970v1</w:t>
+                <w:t xml:space="preserve">hal-04682969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distances over hyper graphs</w:t>
+                <w:t xml:space="preserve">Les références praxéologiques dans les systèmes didactiques - Complément mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682969v1</w:t>
+                <w:t xml:space="preserve">hal-04682963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les références praxéologiques dans les systèmes didactiques - Complément mathématique</w:t>
+                <w:t xml:space="preserve">Hypergraphs : morphisms and isometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682963v1</w:t>
+                <w:t xml:space="preserve">hal-04682970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGARDS CROISÉS SUR DEUX ŒUVRES: MORIN E.,2005, Introduction à la pensée complexe, Paris, Ed. Seuil (1ière édition: 1990 ESF) BERTHOZ A., 2009, La simplexité, Paris, Odile Jacob.</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ced/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.upf.pf/riiclas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardm.eu/les-responsables-de-lassociation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-de-reflexion-sur-lenseignement-des-mathematiques-en-afrique-grema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-irem.fr/-cii-international-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espe-guadeloupe.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lim.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194555v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.12231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vandendriessche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396v" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682946v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02722372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darou&#232;che Hilali Bacar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ced/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.upf.pf/riiclas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardm.eu/les-responsables-de-lassociation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-de-reflexion-sur-lenseignement-des-mathematiques-en-afrique-grema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-irem.fr/-cii-international-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espe-guadeloupe.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lim.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vandendriessche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194555v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.12231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02722372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darou&#232;che Hilali Bacar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>