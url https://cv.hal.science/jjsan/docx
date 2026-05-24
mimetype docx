--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -754,248 +754,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue entre un didacticien des mathématiques et un ethnomathématicien : théories, méthodes et questions éthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction des règles d’association basée sur la mesure classique d’intensité d’implication : application en didactique des mathématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cortella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Vandendriessche</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/1396v⟩</w:t>
+              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/arima.12231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539086v1</w:t>
+                <w:t xml:space="preserve">hal-04194555v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des règles d’association basée sur la mesure classique d’intensité d’implication : application en didactique des mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
+                <w:t xml:space="preserve">Dialogue entre un didacticien des mathématiques et un ethnomathématicien : théories, méthodes et questions éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Raherinirina</w:t>
+                <w:t xml:space="preserve">Éric Vandendriessche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Contextes et Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/arima.12231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1396v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194555v4</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte et contextualisation à Mayotte, une approche systémique</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche bilingue dans l'enseignement des mathématiques à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit x</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 115, pp.93-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1213,234 +1213,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les classes ouvertes sur le monde ne sont aujourd'hui que des utopies que certains tentent de faire vivre</w:t>
+                <w:t xml:space="preserve">L’équipement praxeologique de la classe : une référence co-construite en partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.69-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724496v1</w:t>
+                <w:t xml:space="preserve">hal-02722372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipement praxeologique de la classe : une référence co-construite en partagée</w:t>
+                <w:t xml:space="preserve">L'ÉQUIPEMENT PRAXÉOLOGIQUE DE LA CLASSE : UNE RÉFÉRENCE COCONSTRUITE ET PARTAGÉE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.69-99</w:t>
+              <w:t xml:space="preserve">Revue de didactique des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02722372v1</w:t>
+                <w:t xml:space="preserve">hal-04682946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ÉQUIPEMENT PRAXÉOLOGIQUE DE LA CLASSE : UNE RÉFÉRENCE COCONSTRUITE ET PARTAGÉE</w:t>
+                <w:t xml:space="preserve">Les classes ouvertes sur le monde ne sont aujourd'hui que des utopies que certains tentent de faire vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de didactique des mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (1), pp.105</w:t>
+              <w:t xml:space="preserve">Expresso (L') (café pédagogique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682946v1</w:t>
+                <w:t xml:space="preserve">hal-02724496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse textuelle avec IRaMuTeQ et interprétations référentielles des programmes officiels de mathématiques en quatrième</w:t>
               </w:r>
@@ -1540,51 +1540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT DES VARIATIONS GRAMMATICALES DES ÉNONCÉS MATHÉMATIQUES SUR LES RÉPONSES DES ÉLÈVES. ÉTUDE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléda Robo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Berky Nguala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,90 +1652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉTUDE EXPLORATOIRE DES RAISONNEMENTS D'ÉLÈVES ET ÉTUDIANTS AUTOUR DE LA NÉGATION DANS UN CONTEXTE BILINGUE FRANÇAIS-MALAGASY À MADAGASCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fidy Heritiana Andrianarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cortella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation mathématique face à un monde en accélération: enjeux, défis et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, Canada, May 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,336 +2053,336 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvertures socio-culturelles et patrimoniales dans la formation initiale des enseignants du 1er degré à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Alliance Europa 2019 Didactiques plurilingues et médiations culturelles : Prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Alliance Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733849v1</w:t>
+                <w:t xml:space="preserve">hal-04682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ouvertures socio-culturelles et patrimoniales dans la formation initiale des enseignants du 1er degré à Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Alliance Europa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Colloque Alliance Europa 2019 Didactiques plurilingues et médiations culturelles : Prendre en compte le patrimoine culturel des élèves pour construire une société inclusive et plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682957v1</w:t>
+                <w:t xml:space="preserve">hal-02733849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three ways that use ICT to enlarge students' roles in learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Project ARESMA: Acting on the resilience of socio-ecological mangrove systems of Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Golléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esméralda Longépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Rasoamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Anselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CERME 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2627-2635</w:t>
+              <w:t xml:space="preserve">Tenth Western Indian Ocean Marine Science Association (WIOMSA) Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dar es Salaam, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01671145v1</w:t>
+                <w:t xml:space="preserve">hal-04815509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project ARESMA: Acting on the resilience of socio-ecological mangrove systems of Mayotte</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three ways that use ICT to enlarge students' roles in learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth Western Indian Ocean Marine Science Association (WIOMSA) Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dar es Salaam, Tanzania</w:t>
+              <w:t xml:space="preserve">CERME 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Dublin, Ireland. pp.2627-2635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815509v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythagore et les angles droits, des exemples d'ouvertures de classes de mathématiques sur le monde</w:t>
               </w:r>
@@ -3193,285 +3193,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative works, a teacher training system open to the local social network</w:t>
+                <w:t xml:space="preserve">Deux écoles coraniques du village de Choungui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Berta Barquero; Ignasi Florensa; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darouèche Hilali Bacar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne PRIOLET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended abstracts spring 2019 : advances in the Anthropological Theory of the Didactic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Birkhäuser Cham, 2021, 978-3-030-76412-8</w:t>
+              <w:t xml:space="preserve">L'école à Mayotte, approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia éditions, 2021, 979-10-334-0144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733801v1</w:t>
+                <w:t xml:space="preserve">hal-04682984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux écoles coraniques du village de Choungui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Priolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Maryvonne PRIOLET. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école à Mayotte, approches plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sépia éditions, 2021, 979-10-334-0144-5</w:t>
+              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682984v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation initiale des enseignants de l'école primaire à Mayotte : approche contrastive et perspective historique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cooperative works, a teacher training system open to the local social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maryvonne Priolet. </w:t>
+              <w:t xml:space="preserve">Berta Barquero; Ignasi Florensa; Pedro Nicolás; Noemí Ruiz-Munzón. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école à Mayotte. Approches plurielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sépia, pp.155-186, 2021, 979-10-334-0144-5</w:t>
+              <w:t xml:space="preserve">Extended abstracts spring 2019 : advances in the Anthropological Theory of the Didactic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Birkhäuser Cham, 2021, 978-3-030-76412-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261620v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Methodology for Interdisciplinary Modeling of Complex Systems Using Hypergraphs</w:t>
               </w:r>
@@ -3548,51 +3548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses complémentaires d’un manuel scolaire de lecture en CE1 à Mayotte : à la recherche de la contextualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Priolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3759,213 +3759,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distances over hyper graphs</w:t>
+                <w:t xml:space="preserve">Hypergraphs : morphisms and isometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682969v1</w:t>
+                <w:t xml:space="preserve">hal-04682970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les références praxéologiques dans les systèmes didactiques - Complément mathématique</w:t>
+                <w:t xml:space="preserve">Distances over hyper graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682963v1</w:t>
+                <w:t xml:space="preserve">hal-04682969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypergraphs : morphisms and isometries</w:t>
+                <w:t xml:space="preserve">Les références praxéologiques dans les systèmes didactiques - Complément mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682970v1</w:t>
+                <w:t xml:space="preserve">hal-04682963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REGARDS CROISÉS SUR DEUX ŒUVRES: MORIN E.,2005, Introduction à la pensée complexe, Paris, Ed. Seuil (1ière édition: 1990 ESF) BERTHOZ A., 2009, La simplexité, Paris, Odile Jacob.</w:t>
               </w:r>
@@ -4306,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ced/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.upf.pf/riiclas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardm.eu/les-responsables-de-lassociation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-de-reflexion-sur-lenseignement-des-mathematiques-en-afrique-grema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-irem.fr/-cii-international-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espe-guadeloupe.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lim.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vandendriessche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396v" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194555v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.12231" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02722372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682957v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bureau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darou&#232;che Hilali Bacar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682969v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682970v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/ced/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inspe.upf.pf/riiclas/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ardm.eu/les-responsables-de-lassociation/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-plurimaths-pratiques-du-plurilinguisme-et-enseignement-des-mathematiques" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demips.math.cnrs.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.u-paris.fr/groupe-de-reflexion-sur-lenseignement-des-mathematiques-en-afrique-grema" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-irem.fr/-cii-international-" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-ag.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.espe-guadeloupe.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crref.wordpress.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lim.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194555v4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidy Heritiana Andrianarivony" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cortella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Raherinirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.12231" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vandendriessche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1396v" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682959v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3848" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.085.0221" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02722372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682951v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dureysseix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rasoamanana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682960v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683002v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Ailincai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferri&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Fageol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.ailin.2024.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02334997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dabo-Niang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solym Manou-Abi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bureau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darou&#232;che Hilali Bacar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261620v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119706922.ch9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01164449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682970v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682969v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682963v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02724280v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>