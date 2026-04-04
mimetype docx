--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Kempf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jkempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032081103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste d'histoire de la photographie, particulièrement aux Etats-Unis, et d'histoire culturelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquérants de l'inutile: photographes de conflits américains au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces and Places, Northern Ireland, 1975-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mc Cavana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Juillet, pp.173, 2020, 978-2365100854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photojournalisme et la naissance des maisons-musées d'écrivains en France (1881-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, 32, pp.367, 2015, Ecriture et représentation, 978-2-919732-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire culturelle des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2015, U : Histoire, 978-2-200-27858-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.128, 2012, Les mots de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la photographie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3 (191), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comm.191.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05264394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean Kempf, universitaire angliciste et spécialiste de photographie des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La photographie documentaire contemporaine dans les Amériques, 13, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, hyper-icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu anthropologue. Essai d’interprétation de la connaissance photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Photographie &amp; Arts de la scène, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme de la révolution : Michael Christopher Brown (Magnum Photos) et la révolution libyenne, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine aux États-Unis : panorama et questions critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie « documentaire » américaine : nouvelles approches [prés. et coord. du dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Winogrand & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and humanities publishing and the digital 'Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798711000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Studies in France : a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EJAS 2006, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudora Welty Photographer. The Photograph as Revelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Faulknériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du réel : la photographie couleur(s) a-t-elle un sens ? (États-Unis 1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (3), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.105.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yc Grandjeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillaumaud-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.8-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historian of Paradox(es). Michael Kammen and the History of Memory in Mystic Chords of Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études nord-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amérique comme volonté à l'Amérique comme réalité. L'exceptionnalisme pragmatique de l'école du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.087.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompe l'oeil / Photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel dans la photographie américaine. Remarques sur un absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regard et la trace. Pour des lieux de mémoire aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what did Lincoln say at Gettysburg?' Une pédagogie des lieux de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain, un paysage photographique en relectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Westways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Mythes de l'Ouest américain, visions et révisions (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un regard photographique? Garry Winogrand au fil du rasoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver « la promesse de la vie américaine » : le New Deal et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theater Project, 1935-1939 : contextes et enjeux / context and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.17-37, 2023, e-Theatrum mundi, 979-10-231-3022-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VQXJ6259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Les Conquérants de l’inutile : photographes de conflits américains au tournant du XXIème siècle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conquérants de l’inutile. Photographes de conflits américains au tournant du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;War/Photography&amp;quot; exhibition and the display of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylianou, Elena; Stylianou-Lambert, Theopisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums and photography : displaying death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge - Taylor &amp; Francis, pp.113-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Michel and Blanquer, Jean-Michel and Coppolani, Antoine and Vagnoux, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques. Tome 2, de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An American place' : fragments d'une histoire de la photographie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abouddahab, Rédouane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes d'Amérique : écrivains et artistes américains entre américanité et originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.221-246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Photography between the wars ; Photography in France ; François Hers ; Bernard Plossu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Warren, Lynne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of twentieth-century photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (New York), Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-World War 2 photography in America : from committed to solipsistic art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holloway, David;Beck, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American visual cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum (New York), pp.174-182, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite ville : une nostalgie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostalgies américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mallard, Reims, pp.89-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Waste Land. Destruction et renaissance dans les photographies de la Farm Security Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie comme destruction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence, pp.40-49, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Photography in France since World War II: Was France Liberated by the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Photographs in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, u University Press, Amsterdam, pp.205-222, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments : quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud--Schell Brune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science - 3rd OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire le réel. Let Us Now Praise Famous Men de James Agee et Walker Evans (1941), comme expérience de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat communique (chap. 13) ; Le New Deal et la Guerre (partie 4, coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the catastrophe. News photographs in the first weeks after Katrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Image of New Deal «Model Towns»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders dans les affres du désir et son angoisse devant la prise de vue(s). Photographie contre cinéma chez Wim Wenders. Quelques remarques et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu: A Lesson in Poetical Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Kempf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jkempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032081103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste d'histoire de la photographie, particulièrement aux Etats-Unis, et d'histoire culturelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquérants de l'inutile: photographes de conflits américains au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces and Places, Northern Ireland, 1975-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mc Cavana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Juillet, pp.173, 2020, 978-2365100854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photojournalisme et la naissance des maisons-musées d'écrivains en France (1881-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, 32, pp.367, 2015, Ecriture et représentation, 978-2-919732-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire culturelle des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2015, U : Histoire, 978-2-200-27858-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.128, 2012, Les mots de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la photographie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3 (191), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comm.191.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05264394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean Kempf, universitaire angliciste et spécialiste de photographie des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La photographie documentaire contemporaine dans les Amériques, 13, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, hyper-icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu anthropologue. Essai d’interprétation de la connaissance photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Photographie &amp; Arts de la scène, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme de la révolution : Michael Christopher Brown (Magnum Photos) et la révolution libyenne, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine aux États-Unis : panorama et questions critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie « documentaire » américaine : nouvelles approches [prés. et coord. du dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Winogrand & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and humanities publishing and the digital 'Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798711000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Studies in France : a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EJAS 2006, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudora Welty Photographer. The Photograph as Revelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Faulknériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du réel : la photographie couleur(s) a-t-elle un sens ? (États-Unis 1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (3), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.105.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yc Grandjeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillaumaud-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.8-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historian of Paradox(es). Michael Kammen and the History of Memory in Mystic Chords of Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études nord-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amérique comme volonté à l'Amérique comme réalité. L'exceptionnalisme pragmatique de l'école du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.087.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompe l'oeil / Photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel dans la photographie américaine. Remarques sur un absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regard et la trace. Pour des lieux de mémoire aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what did Lincoln say at Gettysburg?' Une pédagogie des lieux de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain, un paysage photographique en relectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Westways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Mythes de l'Ouest américain, visions et révisions (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un regard photographique? Garry Winogrand au fil du rasoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver « la promesse de la vie américaine » : le New Deal et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theater Project, 1935-1939 : contextes et enjeux / context and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.17-37, 2023, e-Theatrum mundi, 979-10-231-3022-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VQXJ6259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Les Conquérants de l’inutile : photographes de conflits américains au tournant du XXIème siècle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conquérants de l’inutile. Photographes de conflits américains au tournant du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;War/Photography&amp;quot; exhibition and the display of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylianou, Elena; Stylianou-Lambert, Theopisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums and photography : displaying death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge - Taylor &amp; Francis, pp.113-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Michel and Blanquer, Jean-Michel and Coppolani, Antoine and Vagnoux, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques. Tome 2, de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An American place' : fragments d'une histoire de la photographie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abouddahab, Rédouane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes d'Amérique : écrivains et artistes américains entre américanité et originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.221-246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Photography between the wars ; Photography in France ; François Hers ; Bernard Plossu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Warren, Lynne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of twentieth-century photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (New York), Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-World War 2 photography in America : from committed to solipsistic art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holloway, David;Beck, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American visual cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum (New York), pp.174-182, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite ville : une nostalgie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostalgies américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mallard, Reims, pp.89-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Waste Land. Destruction et renaissance dans les photographies de la Farm Security Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie comme destruction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence, pp.40-49, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Photography in France since World War II: Was France Liberated by the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Photographs in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, u University Press, Amsterdam, pp.205-222, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire le réel. Let Us Now Praise Famous Men de James Agee et Walker Evans (1941), comme expérience de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat communique (chap. 13) ; Le New Deal et la Guerre (partie 4, coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the catastrophe. News photographs in the first weeks after Katrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Image of New Deal «Model Towns»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu: A Lesson in Poetical Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders dans les affres du désir et son angoisse devant la prise de vue(s). Photographie contre cinéma chez Wim Wenders. Quelques remarques et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9072188A"/>
+    <w:nsid w:val="87ABE5A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032081103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jkempf.viewbook.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mc Cavana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Emery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.191.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798711000032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W32P02L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.105.0110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.087.0061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VQXJ6259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud--Schell Brune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381620v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874994v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381623v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381640v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032081103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jkempf.viewbook.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mc Cavana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Emery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.191.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798711000032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W32P02L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.105.0110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.087.0061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VQXJ6259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>