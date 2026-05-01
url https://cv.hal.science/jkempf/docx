--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Kempf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jkempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032081103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste d'histoire de la photographie, particulièrement aux Etats-Unis, et d'histoire culturelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquérants de l'inutile: photographes de conflits américains au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces and Places, Northern Ireland, 1975-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mc Cavana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Juillet, pp.173, 2020, 978-2365100854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photojournalisme et la naissance des maisons-musées d'écrivains en France (1881-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, 32, pp.367, 2015, Ecriture et représentation, 978-2-919732-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire culturelle des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2015, U : Histoire, 978-2-200-27858-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.128, 2012, Les mots de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la photographie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3 (191), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comm.191.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05264394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean Kempf, universitaire angliciste et spécialiste de photographie des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La photographie documentaire contemporaine dans les Amériques, 13, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, hyper-icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu anthropologue. Essai d’interprétation de la connaissance photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Photographie &amp; Arts de la scène, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme de la révolution : Michael Christopher Brown (Magnum Photos) et la révolution libyenne, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine aux États-Unis : panorama et questions critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie « documentaire » américaine : nouvelles approches [prés. et coord. du dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Winogrand & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and humanities publishing and the digital 'Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798711000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Studies in France : a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EJAS 2006, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudora Welty Photographer. The Photograph as Revelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Faulknériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du réel : la photographie couleur(s) a-t-elle un sens ? (États-Unis 1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (3), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.105.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yc Grandjeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillaumaud-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.8-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historian of Paradox(es). Michael Kammen and the History of Memory in Mystic Chords of Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études nord-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amérique comme volonté à l'Amérique comme réalité. L'exceptionnalisme pragmatique de l'école du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.087.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompe l'oeil / Photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel dans la photographie américaine. Remarques sur un absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regard et la trace. Pour des lieux de mémoire aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what did Lincoln say at Gettysburg?' Une pédagogie des lieux de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain, un paysage photographique en relectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Westways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Mythes de l'Ouest américain, visions et révisions (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un regard photographique? Garry Winogrand au fil du rasoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver « la promesse de la vie américaine » : le New Deal et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theater Project, 1935-1939 : contextes et enjeux / context and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.17-37, 2023, e-Theatrum mundi, 979-10-231-3022-5. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VQXJ6259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Les Conquérants de l’inutile : photographes de conflits américains au tournant du XXIème siècle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conquérants de l’inutile. Photographes de conflits américains au tournant du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;War/Photography&amp;quot; exhibition and the display of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylianou, Elena; Stylianou-Lambert, Theopisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums and photography : displaying death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge - Taylor &amp; Francis, pp.113-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Michel and Blanquer, Jean-Michel and Coppolani, Antoine and Vagnoux, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques. Tome 2, de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An American place' : fragments d'une histoire de la photographie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abouddahab, Rédouane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes d'Amérique : écrivains et artistes américains entre américanité et originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.221-246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Photography between the wars ; Photography in France ; François Hers ; Bernard Plossu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Warren, Lynne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of twentieth-century photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (New York), Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-World War 2 photography in America : from committed to solipsistic art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holloway, David;Beck, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American visual cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum (New York), pp.174-182, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite ville : une nostalgie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostalgies américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mallard, Reims, pp.89-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Waste Land. Destruction et renaissance dans les photographies de la Farm Security Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie comme destruction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence, pp.40-49, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Photography in France since World War II: Was France Liberated by the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Photographs in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, u University Press, Amsterdam, pp.205-222, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire le réel. Let Us Now Praise Famous Men de James Agee et Walker Evans (1941), comme expérience de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat communique (chap. 13) ; Le New Deal et la Guerre (partie 4, coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the catastrophe. News photographs in the first weeks after Katrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Image of New Deal «Model Towns»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu: A Lesson in Poetical Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders dans les affres du désir et son angoisse devant la prise de vue(s). Photographie contre cinéma chez Wim Wenders. Quelques remarques et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId86"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Kempf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur émérite, Université Lumière Lyon 2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jkempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032081103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ma page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste d'histoire de la photographie, particulièrement aux Etats-Unis, et d'histoire culturelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conquérants de l'inutile: photographes de conflits américains au tournant du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03641670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faces and Places, Northern Ireland, 1975-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lesaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mc Cavana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de Juillet, pp.173, 2020, 978-2365100854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le photojournalisme et la naissance des maisons-musées d'écrivains en France (1881-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Emery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Kiehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Savoie, 32, pp.367, 2015, Ecriture et représentation, 978-2-919732-51-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01313858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire culturelle des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2015, U : Histoire, 978-2-200-27858-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Mirail, pp.128, 2012, Les mots de</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique de la photographie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025/3 (191), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comm.191.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05264394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Jean Kempf, universitaire angliciste et spécialiste de photographie des États-Unis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lesme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12xfy⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04848825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Hopper, hyper-icône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02496018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gautreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La photographie documentaire contemporaine dans les Amériques, 13, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ideas.5099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02097569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu anthropologue. Essai d’interprétation de la connaissance photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Photographie &amp; Arts de la scène, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exotisme de la révolution : Michael Christopher Brown (Magnum Photos) et la révolution libyenne, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotocinema, revista científica de cine y fotografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01860595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie « documentaire » américaine : nouvelles approches [prés. et coord. du dossier]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie documentaire contemporaine aux États-Unis : panorama et questions critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garry Winogrand & friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie « documentaire » américaine : nouvelles approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Chouard-Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, AFEA (Association Française d’Etudes Américaines), 2014 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/transatlantica.7245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social sciences and humanities publishing and the digital 'Revolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (3), pp.469-481. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1062798711000032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Studies in France : a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of American studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, EJAS 2006, pp.Online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudora Welty Photographer. The Photograph as Revelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Faulknériennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur du réel : la photographie couleur(s) a-t-elle un sens ? (États-Unis 1960-1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005 (3), pp.110-124. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.105.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yc Grandjeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Guerlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gc Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guillaumaud-Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 100, pp.8-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historian of Paradox(es). Michael Kammen and the History of Memory in Mystic Chords of Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Centre d'études nord-américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.43-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amérique comme volonté à l'Amérique comme réalité. L'exceptionnalisme pragmatique de l'école du consensus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Etudes Américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87, pp.61-72. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfea.087.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trompe l'oeil / Photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.91-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel dans la photographie américaine. Remarques sur un absent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 15 (1), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le regard et la trace. Pour des lieux de mémoire aux États-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘And what did Lincoln say at Gettysburg?' Une pédagogie des lieux de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Université de Savoie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18, pp.95-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain, un paysage photographique en relectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Westways</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Les Mythes de l'Ouest américain, visions et révisions (1), pp.29-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un regard photographique? Garry Winogrand au fil du rasoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercles : Revue Pluridisciplinaire du Monde Anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.169-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver « la promesse de la vie américaine » : le New Deal et la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Émeline Jouve; Géraldine Prévot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Federal Theater Project, 1935-1939 : contextes et enjeux / context and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.17-37, 2023, e-Theatrum mundi, 979-10-231-3022-5. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/VQXJ6259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Les Conquérants de l’inutile : photographes de conflits américains au tournant du XXIème siècle]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conquérants de l’inutile. Photographes de conflits américains au tournant du XXIème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les presses du réel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-20, 2022, Al Dante, 978-2-37896-299-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03616112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;War/Photography&amp;quot; exhibition and the display of death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stylianou, Elena; Stylianou-Lambert, Theopisti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Museums and photography : displaying death</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge - Taylor &amp; Francis, pp.113-129, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Andy Warhol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand, Michel and Blanquer, Jean-Michel and Coppolani, Antoine and Vagnoux, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amériques. Tome 2, de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Laffont, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An American place' : fragments d'une histoire de la photographie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abouddahab, Rédouane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes d'Amérique : écrivains et artistes américains entre américanité et originalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.221-246, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Photography between the wars ; Photography in France ; François Hers ; Bernard Plossu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Warren, Lynne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of twentieth-century photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (New York), Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-World War 2 photography in America : from committed to solipsistic art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holloway, David;Beck, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American visual cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum (New York), pp.174-182, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00396000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite ville : une nostalgie américaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nostalgies américaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mallard, Reims, pp.89-111, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the Waste Land. Destruction et renaissance dans les photographies de la Farm Security Administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie comme destruction.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale de la photographie / Université de Provence, Arles / Aix-en-Provence, pp.40-49, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">American Photography in France since World War II: Was France Liberated by the United States?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Photographs in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, u University Press, Amsterdam, pp.205-222, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling karstic mediterranean forest environments: quantifying groundwater recharge while controlling surface water and energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brune Raynaud--Schell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Etchanchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science: 3rd OZCAR TERENO International Conference, Paris, France, September 29th to October 2nd, 2025, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR - TERENO, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire le réel. Let Us Now Praise Famous Men de James Agee et Walker Evans (1941), comme expérience de la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réel et la réalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lyon, France. pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat communique (chap. 13) ; Le New Deal et la Guerre (partie 4, coord.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00973218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picturing the catastrophe. News photographs in the first weeks after Katrina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00874994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ambiguous Image of New Deal «Model Towns»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders dans les affres du désir et son angoisse devant la prise de vue(s). Photographie contre cinéma chez Wim Wenders. Quelques remarques et propositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Plossu: A Lesson in Poetical Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00381640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId89"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87ABE5A0"/>
+    <w:nsid w:val="28F28168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032081103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jkempf.viewbook.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mc Cavana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Emery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.191.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798711000032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W32P02L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395990v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.105.0110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381629v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.087.0061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382207v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382258v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VQXJ6259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396000v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382231v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381620v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkempf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032081103" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article907" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jkempf.viewbook.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kempf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=9381" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lesaing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bigand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mc Cavana" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Emery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kiehl" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pety" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659165v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comm.191.0131" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04848825v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xfy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496018v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gautreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.5099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157024v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860595v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153112v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Chouard-Veron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.7245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1062798711000032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W32P02L4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381615v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.105.0110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381631v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.087.0061" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382207v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382203v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382244v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/VQXJ6259" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395995v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381619v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382235v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518453v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Raynaud--Schell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381620v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973218v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00874994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>