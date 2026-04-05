--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -631,295 +631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kappa platform for rule-based modeling</w:t>
+                <w:t xml:space="preserve">Dynamic Influence Networks for Rule-Based Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Angus G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty272⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.184-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962663v1</w:t>
+                <w:t xml:space="preserve">hal-02399102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Influence Networks for Rule-Based Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angus G. Forbes</w:t>
+                <w:t xml:space="preserve">The Kappa platform for rule-based modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Burks</w:t>
+                <w:t xml:space="preserve">Mutaamba Maasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Lee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+                <w:t xml:space="preserve">Héctor F Medina-Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.184-194. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bioinformatics, 34 (13), pp.i583-i592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399102v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial complexity and compositional drift in protein interaction networks.</w:t>
               </w:r>
@@ -2059,265 +2059,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tractable Logic for Molecular Biology</w:t>
+                <w:t xml:space="preserve">Interactions between Causal Structures in Graph Rewriting Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Husson</w:t>
+                <w:t xml:space="preserve">Ioana Cristescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Las Cruces, United States. pp.101-113, </w:t>
+              <w:t xml:space="preserve">International Workshop on Formal reasoning about Causation, Responsibility, and Explanations in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece. pp.65-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.306.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.286.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399098v1</w:t>
+                <w:t xml:space="preserve">hal-02922069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Causal Structures in Graph Rewriting Systems</w:t>
+                <w:t xml:space="preserve">A Tractable Logic for Molecular Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioana Cristescu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Fontana</w:t>
+                <w:t xml:space="preserve">Adrien Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Formal reasoning about Causation, Responsibility, and Explanations in Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Thessalonique, Greece. pp.65-78, </w:t>
+              <w:t xml:space="preserve">International Conference on Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Las Cruces, United States. pp.101-113, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.286.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.306.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922069v1</w:t>
+                <w:t xml:space="preserve">hal-02399098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Update for Graph Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ehrhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2364,51 +2364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Families for CCS and the π-calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,447 +3701,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Molecular Biology done in CCS</w:t>
+                <w:t xml:space="preserve">General Reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.31-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164586v1</w:t>
+                <w:t xml:space="preserve">hal-00156389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
+                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00528409v1</w:t>
+                <w:t xml:space="preserve">hal-00164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
+                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Feret</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shao, Z., Nov 2007, Singapore, Singapore. pp.139-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164297v1</w:t>
+                <w:t xml:space="preserve">inria-00528409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Reversibility</w:t>
+                <w:t xml:space="preserve">Formal Molecular Biology done in CCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIO-CONCUR'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Sobocinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00156389v1</w:t>
+                <w:t xml:space="preserve">hal-00164586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembling Trees</w:t>
               </w:r>
@@ -6222,51 +6222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55F4A1C6"/>
+    <w:nsid w:val="30C329E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6453,51 +6453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>