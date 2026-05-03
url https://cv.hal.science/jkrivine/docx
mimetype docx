--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1159,299 +1159,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Transactions on Computational Systems Biology XI, 5750, pp.116-137. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528364v1</w:t>
+                <w:t xml:space="preserve">inria-00528330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Danos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Transactions on Computational Systems Biology XI, 5750, pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00528330v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00528364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational self-assembly</w:t>
               </w:r>
@@ -4764,70 +4764,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corrado Priami ; Ralph-Johan Back ; Ion Petre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Systems Biology XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.116-137, 2008, Lecture Notes in Computer Science, 978-3-642-04186-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -6222,51 +6222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30C329E8"/>
+    <w:nsid w:val="038D3676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6453,51 +6453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>