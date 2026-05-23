--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -319,235 +319,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositionality of Rewriting Rules with Conditions</w:t>
+                <w:t xml:space="preserve">Rewriting theory for the life sciences: A unifying theory of CTMC semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Merkle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compositionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32408/compositionality-3-2⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 884, pp.68-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835375v1</w:t>
+                <w:t xml:space="preserve">hal-03835365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting theory for the life sciences: A unifying theory of CTMC semantics</w:t>
+                <w:t xml:space="preserve">Compositionality of Rewriting Rules with Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Behr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Merkle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 884, pp.68-115. </w:t>
+              <w:t xml:space="preserve">Compositionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2021.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32408/compositionality-3-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835365v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calculus of branching processes</w:t>
               </w:r>
@@ -631,295 +631,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Influence Networks for Rule-Based Models</w:t>
+                <w:t xml:space="preserve">The Kappa platform for rule-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angus G. Forbes</w:t>
+                <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Burks</w:t>
+                <w:t xml:space="preserve">Mutaamba Maasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Lee</w:t>
+                <w:t xml:space="preserve">Xing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boutillier</w:t>
+                <w:t xml:space="preserve">Héctor F Medina-Abarca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745280⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bioinformatics, 34 (13), pp.i583-i592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399102v1</w:t>
+                <w:t xml:space="preserve">hal-01962663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kappa platform for rule-based modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Dynamic Influence Networks for Rule-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angus G. Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Burks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bioinformatics, 34 (13), pp.i583-i592. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.184-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/bty272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2745280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962663v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial complexity and compositional drift in protein interaction networks.</w:t>
               </w:r>
@@ -1159,299 +1159,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Danos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (16), </w:t>
+              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Transactions on Computational Systems Biology XI, 5750, pp.116-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00528330v1</w:t>
+                <w:t xml:space="preserve">inria-00528364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Modelling and Model Perturbation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal coarse-graining of molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0809908106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00528364v1</w:t>
+                <w:t xml:space="preserve">inria-00528330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational self-assembly</w:t>
               </w:r>
@@ -2273,51 +2273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Update for Graph Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ehrhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2557,459 +2557,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models of Tet-On System with Epigenetic Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A verification technique for reversible process algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012, Flashposter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.378</w:t>
+              <w:t xml:space="preserve">Fourth international workshop on reversible computation (RC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725553v1</w:t>
+                <w:t xml:space="preserve">hal-00697549v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphs, Rewriting and Pathway Reconstruction for Rule-Based Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Hayman</w:t>
+                <w:t xml:space="preserve">Models of Tet-On System with Epigenetic Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russ Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Laruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lhoussaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2012 - IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology 2012 (CMSB 2012, Flashposter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. pp.378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809065v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Cellular Machinery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphs, Rewriting and Pathway Reconstruction for Rule-Based Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hayman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASB 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.015⟩</w:t>
+              <w:t xml:space="preserve">FSTTCS 2012 - IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Hyderabad, India. pp.276-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2012.276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692416v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A verification technique for reversible process algebra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal Cellular Machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troels C. Damgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espen Hojsgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth international workshop on reversible computation (RC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SASB 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Venice, Italy. pp.55-74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2012.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697549v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstracting the differential semantics of rule-based models: exact and automated model reduction</w:t>
               </w:r>
@@ -3034,51 +3034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,51 +3250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3509,51 +3509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3701,535 +3701,535 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General Reversibility</w:t>
+                <w:t xml:space="preserve">Self-assembling Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tarissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007, pp.75-86</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">May 2007, pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156389v1</w:t>
+                <w:t xml:space="preserve">hal-00155303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
+                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Feret</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shao, Z., Nov 2007, Singapore, Singapore. pp.139-157, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164297v1</w:t>
+                <w:t xml:space="preserve">inria-00528409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Simulation of Cellular Signaling Networks</w:t>
+                <w:t xml:space="preserve">Rule-based modelling of cellular signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Feret</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 5th Asian Symposium on Programming Languages and Systems - APLAS'07</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Concurrency Theory (CONCUR'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-76637-7_10⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00528409v1</w:t>
+                <w:t xml:space="preserve">hal-00164297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Molecular Biology done in CCS</w:t>
+                <w:t xml:space="preserve">General Reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, France. pp.31-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Sobocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007, pp.75-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164586v1</w:t>
+                <w:t xml:space="preserve">hal-00156389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling Trees</w:t>
+                <w:t xml:space="preserve">Formal Molecular Biology done in CCS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Krivine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIO-CONCUR'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, France. pp.31-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tarissan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00155303v1</w:t>
+                <w:t xml:space="preserve">hal-00164586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transactions in RCCS</w:t>
               </w:r>
@@ -4603,51 +4603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell Harmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Lodhi and S. Muggleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elements of Computational Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, pp.83--114, 2010, Wiley Book Series on Bioinformatics, 978-0470180938. </w:t>
@@ -4764,70 +4764,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corrado Priami ; Ralph-Johan Back ; Ion Petre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Systems Biology XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.116-137, 2008, Lecture Notes in Computer Science, 978-3-642-04186-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04186-0_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -5967,82 +5967,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Vidmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8859, Springer International Publishing; Springer, pp.173 - 195, 2014, Computational Methods in Systems Biology, </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology. CMSB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8859, Springer International Publishing, pp.173-195, 2014, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107691v1</w:t>
+                <w:t xml:space="preserve">hal-04620127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rule-Based Model of Base Excision Repair</w:t>
               </w:r>
@@ -6071,82 +6071,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Krivine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Vidmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology. CMSB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 8859, Springer International Publishing, pp.173-195, 2014, Lecture Notes in Computer Science, </w:t>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8859, Springer International Publishing; Springer, pp.173 - 195, 2014, Computational Methods in Systems Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12982-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620127v1</w:t>
+                <w:t xml:space="preserve">hal-01107691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6222,51 +6222,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038D3676"/>
+    <w:nsid w:val="D52EDD76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6453,51 +6453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jkrivine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7261-7462" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114283311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Behr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russ Harmer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krivine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2023.100893" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Andersen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merkle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2021.07.026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32408/compositionality-3-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357975v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ehrhard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Jiang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2019.06.028" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01962663v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boutillier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaamba Maasha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor F Medina-Abarca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty272" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399102v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus G. Forbes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Burks" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2745280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00677889v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. Deeds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Feret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fontana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3491100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04186-0_6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2ZTRNDP5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0809908106" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Curien" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Campi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krivine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4371(02)01514-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5QZ91Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03389052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78946-6_1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51372-6_11" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristescu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.286.6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Husson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.306.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54434-1_8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Varacca" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Domnina Cristescu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2013.45" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697549v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Laruelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lhoussaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madelaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Harmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hayman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2012.276" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692416v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troels C. Damgaard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen Hojsgaard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2012.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520112v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Benecke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528319v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-95885-7_1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W167H9ZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78163-9_11" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528339v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-68413-8_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VSRBLT6P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530712v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Milner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Troina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tarissan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00528409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76637-7_10" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4HTFQ6PZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Sobocinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164585v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00527981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Murphy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470556757.ch4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samson Abramsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Mislove" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.2.8.555" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150881v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Fijalkow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Theoleyre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Touzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00081218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00519528v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336736v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.Tokenomics.2020.10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reversible-computation.org/2015/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20860-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes K&#246;hler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Vidmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12982-2_13" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>