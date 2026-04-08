--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -338,291 +338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between modulated-pulsed and continuous wave laser powder bed fusion on an Inconel 625 alloy</w:t>
+                <w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Peyre</w:t>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Hébrard</w:t>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coste</w:t>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Vignal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-025-01050-3⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138890v1</w:t>
+                <w:t xml:space="preserve">hal-05011076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between modulated-pulsed and continuous wave laser powder bed fusion on an Inconel 625 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+                <w:t xml:space="preserve">Pierre Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Eglantine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40964-025-01050-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011076v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic scattering in polycrystalline materials with elongated grains: A comparative 3D and 2D theoretical and numerical analysis</w:t>
               </w:r>
@@ -894,51 +894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1011,51 +1011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2770,321 +2770,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
+                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Royer</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Atlan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Lamboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Passilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934175v2</w:t>
+                <w:t xml:space="preserve">hal-00934264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
+                <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lamboul</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Passilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Atlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.083504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934264v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,342 +3273,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical comparison of the elastic ultrasonic wave scattering in polycrystalline materials with fiber texture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
+                <w:t xml:space="preserve">Investigation of grain refinement induced by laser-generated ultrasonic waves for laser powder bed fusion additive manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Laurent</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Malot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">LAMP 2025 - The 9th International Congress on Laser Advanced Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Ise, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088667v1</w:t>
+                <w:t xml:space="preserve">cea-05414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of grain refinement induced by laser-generated ultrasonic waves for laser powder bed fusion additive manufacturing process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hébrard</w:t>
+                <w:t xml:space="preserve">Theoretical and numerical comparison of the elastic ultrasonic wave scattering in polycrystalline materials with fiber texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Malot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lhémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAMP 2025 - The 9th International Congress on Laser Advanced Materials Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Ise, Japan</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05414226v1</w:t>
+                <w:t xml:space="preserve">hal-05088667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-based surrogate model of laser-induced elastic wave propagation in metallic microstructures with elongated grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4782,51 +4782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5051,77 +5051,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain refinement by laser-generated ultrasound for the Powder Bed Fusion-Laser Beam Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,103 +5172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep-learning-based surrogate modeling of laser-ultrasound testing for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Miorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">List Days Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5727,51 +5727,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="535E9CB6"/>
+    <w:nsid w:val="20B20CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5958,51 +5958,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jlaurent27" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4645-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130277819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214364398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138890v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Vignal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01050-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmonier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139991v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03146-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38480-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baelde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coulette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warida Ben Khalifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P1QJF4S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jehanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takasar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yoshitaka Charau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05414226v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesnil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxance Marmonier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Millon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanhoye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jlaurent27" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4645-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130277819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214364398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Vignal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01050-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmonier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139991v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03146-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38480-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baelde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coulette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warida Ben Khalifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P1QJF4S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jehanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takasar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yoshitaka Charau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05414226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesnil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxance Marmonier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Millon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanhoye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>