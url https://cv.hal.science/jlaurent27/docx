--- v1 (2026-04-08)
+++ v2 (2026-05-11)
@@ -296,199 +296,195 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 162, pp.108026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2026.108026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology Optimization Study of a Refrigeration Block Manufactured with Powder Bed Fusion Selective Laser Melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Gatti</w:t>
+                <w:t xml:space="preserve">Guido Servetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+                <w:t xml:space="preserve">Federico Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+                <w:t xml:space="preserve">Jitendra Singh Rathore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (5), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmmp9050164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011076v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between modulated-pulsed and continuous wave laser powder bed fusion on an Inconel 625 alloy</w:t>
               </w:r>
@@ -602,181 +598,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic scattering in polycrystalline materials with elongated grains: A comparative 3D and 2D theoretical and numerical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Metamodeling elastic wave propagation using a mixed factorized Fourier encoder-decoder for online laser-ultrasound testing in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107642⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (Part C), pp.111893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2025.111893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004948v2</w:t>
+                <w:t xml:space="preserve">hal-05011076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical analysis of the dimensionality of ultrasonic attenuation in polycrystalline materials with elongated grains</w:t>
+                <w:t xml:space="preserve">Ultrasonic scattering in polycrystalline materials with elongated grains: A comparative 3D and 2D theoretical and numerical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Tie</w:t>
@@ -807,2360 +803,2360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lhémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2822/1/012181⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 152 (9), pp.107642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2025.107642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485455v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004948v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time 3D imaging with Fourier-domain algorithms and matrix arrays applied to non-destructive testing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Prada</w:t>
+                <w:t xml:space="preserve">Theoretical analysis of the dimensionality of ultrasonic attenuation in polycrystalline materials with elongated grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lhémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2822 (1), pp.012181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2822/1/012181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872201v1</w:t>
+                <w:t xml:space="preserve">hal-04485455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time 3-D imaging with Fourier-domain algorithms and matrix arrays applied to non-destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.106708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloaking, trapping and superlensing of lamb waves with negative refraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time 3D imaging with Fourier-domain algorithms and matrix arrays applied to non-destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Legrand</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03146-6⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, pp.106708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2022.106708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139991v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane backward and zero group velocity guided modes in rigid and soft strips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cloaking, trapping and superlensing of lamb waves with negative refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gérardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0000760⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.23901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03146-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082256v1</w:t>
+                <w:t xml:space="preserve">hal-03139991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative reflection of elastic guided waves in chaotic and random scattering media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-plane backward and zero group velocity guided modes in rigid and soft strips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38480-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147 (2), pp.1302-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0000760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335187v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative reflection of elastic guided waves in chaotic and random scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.2135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-38480-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction of Lamb modes: A theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gérardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (21), pp.214114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.214114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real-time assessment of anisotropic plate properties using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microstructural elongation on backscattered field: Intensity measurement and multiple scattering estimation with a linear transducer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Millien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Coulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warida Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 82, pp.379-389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser beam shaping for enhanced Zero-Group Velocity Lamb modes generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Jehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 140 (4), pp.2829-2838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4965291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Laplace transform for complex wavenumber recovery and its application to the analysis of attenuation in acoustic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hiraiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abi Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4963827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interfacial stiffnesses of a tri-layer using Zero-Group Velocity Lamb modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (5), pp.3202 - 3209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4934958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced zero-group velocity resonances in transversely isotropic cylinder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takasar Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiz Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (6), pp.3325-3334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4921608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of refracted light distribution on the photoelastic generation of zero-group velocity Lamb modes in optically low-absorbing plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Raetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dehoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Audoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 138 (6), pp.3522 - 3530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4936903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contact probing of interfacial stiffnesses between two plates by zero-group velocity Lamb modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (2), pp.021605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4890110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive testing of composite plates by holographic vibrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lamboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Passilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (15), pp.4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4871178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holographic imaging of surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104, pp.083504. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4866390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinación de la concentración de partículas en un sistema con emulsión mediante técnica de ultrasonidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revista Frío-calor y aire acondicionado</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 423, pp.60-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3170,186 +3166,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3D Slowly Varying Thickness Waveguide Using Adiabatic Lamb Modes and Critical Thicknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Yoshitaka Charau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPAC 2025 – Anglo-French Physical Acoustic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Groupe d'Acoustique Physique and the Sous-marine et UltraSonore (GAPSUS) of the Société Française d'Acoustique (SFA); the IOP Physical Acoustics Group, Jan 2025, Blois, Loire Valley, France, France. p58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of grain refinement induced by laser-generated ultrasonic waves for laser powder bed fusion additive manufacturing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,100 +3364,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAMP 2025 - The 9th International Congress on Laser Advanced Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Ise, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05414226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical comparison of the elastic ultrasonic wave scattering in polycrystalline materials with fiber texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lhémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,531 +3485,505 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-based surrogate model of laser-induced elastic wave propagation in metallic microstructures with elongated grains</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
+                <w:t xml:space="preserve">Modelling and simulation of ultrasound scattering mechanisms in WLAM components with a view to multiscale characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lhémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Solas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SWERIM, May 2024, Kista, Sweden</w:t>
+              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique Dynamique et contrôle des systèmes couplés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyril Touzé, Andrea Barbarulo, Jan 2024, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546091v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of smooth shape defects in additive manufactured waveguides by laser-ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Yoshitaka Charau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference 2024 (AFPAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Physical Acoustics Group and Le Groupe d’Acoustique Physique, Sous-marine et UltraSonore (GAPSUS), Jan 2024, Loch Lomond Luss Argyll and Bute G83 8PA, United Kingdom. p62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic scattering of elastic waves in polycrystalline materials with elongated grains: theoretical models and numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
+                <w:t xml:space="preserve">Caractérisation de guides d'ondes inhomogènes par ultrasons-laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Solas</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Swerim, May 2024, Kista, Sweden</w:t>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau, France. pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532232v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of ultrasound scattering mechanisms in WLAM components with a view to multiscale characterization</w:t>
+                <w:t xml:space="preserve">Ultrasonic scattering of elastic waves in polycrystalline materials with elongated grains: theoretical models and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Tie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lhémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Solas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bing Tie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée F2M sur le thème de la Dynamique Dynamique et contrôle des systèmes couplés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyril Touzé, Andrea Barbarulo, Jan 2024, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Laser-Ultrasound for Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Swerim, May 2024, Kista, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489816v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical modeling of ultrasonic scattering in polycrystalline materials: from elongated grains to columnar grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Camilo Victoria Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4068,966 +4038,966 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bejing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of inline laser-induced ultrasonic waves on the microstructure of materials processed in laser powder bed fusion conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alverède Simon</w:t>
+                <w:t xml:space="preserve">Imagerie Ultrasonore 4D en Contrôle Non-Destructif par Reconstruction Rapide dans le Domaine de Fourier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxance Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Aubry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; Electro-Optics (ICALEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rosen Centre, Sep 2022, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246750v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un composite tissé de section variable par analyse du nombre d’onde locale d’ondes guidées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the effect of inline laser-induced ultrasonic waves on the microstructure of materials processed in laser powder bed fusion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alverède Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Congress on Applications of Lasers &amp; Electro-Optics (ICALEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rosen Centre, Sep 2022, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848154v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the effect of inline laser-induced ultrasonic waves on the microstructure of materials processed in laser powder bed fusion conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation d’un composite tissé de section variable par analyse du nombre d’onde locale d’ondes guidées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Yoshitaka Charau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Serey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Ribay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Laser-Ultrasound for Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CentraleSupélec, May 2022, Gif Sur Yvette, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246730v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie Ultrasonore 4D en Contrôle Non-Destructif par Reconstruction Rapide dans le Domaine de Fourier</w:t>
+                <w:t xml:space="preserve">Analysis of the effect of inline laser-induced ultrasonic waves on the microstructure of materials processed in laser powder bed fusion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxance Marmonier</w:t>
+                <w:t xml:space="preserve">Alverède Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Prada</w:t>
+                <w:t xml:space="preserve">Pascal Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Laser-Ultrasound for Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CentraleSupélec, May 2022, Gif Sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848249v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional time-domain Imaging of a Zero-Group-Velocity Lamb Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mezil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingnan Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul H. Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motonobu Tomoda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2555-2555, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of machined and real flaws under rough surface in laser metal deposition samples using laser ultrasonic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vanhoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Ultrasonics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham, Jun 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of particle concentration in a slurry system by an ultrasonic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Phase Change Materials and Slurries for Refrigeration and Air Conditioning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Karlsruhe, Germany. pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de frigoporteurs diphasiques par une méthode ultrasonore : application au coulis de glace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Gautherin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Royon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Thermique 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Vannes, France. pp.663-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5037,51 +5007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain refinement by laser-generated ultrasound for the Powder Bed Fusion-Laser Beam Process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglantine Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5090,459 +5060,459 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP 2025 - 3ème édition des Journées Jeunes Chercheurs en Acoustique Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05516046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep-learning-based surrogate modeling of laser-ultrasound testing for additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Allaire</w:t>
+                <w:t xml:space="preserve">Shape reconstruction of additively manufactured waveguides with smooth thickness variation using laser-induced Lamb modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Yoshitaka Charau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorval</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">List Days Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
+              <w:t xml:space="preserve">Les modes de Lamb : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479967v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape reconstruction of additively manufactured waveguides with smooth thickness variation using laser-induced Lamb modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Yoshitaka Charau</w:t>
+                <w:t xml:space="preserve">Deep-learning-based surrogate modeling of laser-ultrasound testing for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Valier-Brasier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Miorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes de Lamb : de la théorie à la pratique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Université Paris Cité, France</w:t>
+              <w:t xml:space="preserve">List Days Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566024v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for controlled manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Verlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Frechard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020254738. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5552,114 +5522,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'un matériau granulaire sec par ondes ultrasonores : effet non linéaire, atténuation et diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Paris-Est, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011PEST1095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00657286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5727,51 +5697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20B20CAF"/>
+    <w:nsid w:val="DBF51198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5958,51 +5928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jlaurent27" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4645-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130277819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214364398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Vignal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01050-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmonier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106708" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670080v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139991v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rardin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03146-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000760" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38480-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335151v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baelde" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coulette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warida Ben Khalifa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P1QJF4S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382852v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jehanno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965291" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takasar Hussain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921608" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062897v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908459v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yoshitaka Charau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05414226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848154v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesnil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848249v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxance Marmonier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240357v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Xie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Millon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanhoye" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566024v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657286v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1095" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jlaurent27" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4645-5978" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130277819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/214364398" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521418v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Victoria Giraldo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Solas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lh&#233;mery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Tie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2026.108026" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600156v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Servetti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Valente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra Singh Rathore" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp9050164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05138890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;brard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Vignal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01050-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011076v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gatti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Miorelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2025.111893" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004948v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107642" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2822/1/012181" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03670080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmonier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Robert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2022.106708" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139991v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;rardin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bruno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoult" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03146-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Royer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0000760" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38480-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393944v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.214114" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bruno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335151v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baelde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Coulette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warida Ben Khalifa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2017.09.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3P1QJF4S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382852v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jehanno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4965291" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geslain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hiraiwa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abi Ghanem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wallen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963827" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889422v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mezil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4934958" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takasar Hussain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Ahmad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4921608" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01889421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dehoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Audoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062897v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4890110" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lamboul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Passilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871178" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934175v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593250v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Langlois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gautherin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908459v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Yoshitaka Charau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Valier-Brasier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05414226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489816v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxance Marmonier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246750v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alver&#232;de Simon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Agon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Ribay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mesnil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240357v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingnan Xie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H. Otsuka" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motonobu Tomoda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Millon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vanhoye" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593794v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gautherin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Royon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566024v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479967v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Penot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verlet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Frechard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011PEST1095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>