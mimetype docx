--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1384,282 +1384,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining a daily temperature pattern analysis and a heat-pulse system to estimate sediment depths in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Navratil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Manuel Regueiro-Picallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Namour</w:t>
+                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.922 - 935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ew00825h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515209v1</w:t>
+                <w:t xml:space="preserve">hal-05216690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a daily temperature pattern analysis and a heat-pulse system to estimate sediment depths in sewer systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+                <w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoyu Wei</w:t>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216690v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t>
               </w:r>
@@ -2123,277 +2123,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les solutions fondées sur la nature : quelles recherches pour répondre aux défis de la gestion de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pop'Sciences Mag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.37-41</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (9), pp.59-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283541v2</w:t>
+                <w:t xml:space="preserve">hal-04213261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solutions fondées sur la nature : quelles recherches pour répondre aux défis de la gestion de l’eau ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 118 (9), pp.59-69</w:t>
+              <w:t xml:space="preserve">Pop'Sciences Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213261v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t>
               </w:r>
@@ -2741,269 +2741,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone M. Muthanna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626943v1</w:t>
+                <w:t xml:space="preserve">hal-03841278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone M. Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (5), pp.1363-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2022.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841278v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Stormwater Quality Models by Alternative Linear and Non-linear Formulations: an Event-Based Approach</w:t>
               </w:r>
@@ -4238,659 +4238,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
+                <w:t xml:space="preserve">S. Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dagot</w:t>
+                <w:t xml:space="preserve">M. Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.55 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825316v1</w:t>
+                <w:t xml:space="preserve">hal-01739774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by reconstructing virtual state variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (3), pp.655 - 663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2018.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Walcker</w:t>
+                <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vacherie</w:t>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lepot</w:t>
+                <w:t xml:space="preserve">Benoit Cournoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Castebrunet</w:t>
+                <w:t xml:space="preserve">Christophe Dagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.55 - 64. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (S1), pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2017.1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739774v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Binet</w:t>
+                <w:t xml:space="preserve">Performance and uncertainties of TSS stormwater sampling strategies from online time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Litrico</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Nicolas Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (3), pp.699 - 707. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2018.346⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 78 (6), pp.1407-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2018.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878119v1</w:t>
+                <w:t xml:space="preserve">hal-01893996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance and uncertainties of TSS stormwater sampling strategies from online time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khiem Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 78 (6), pp.1407-1416. </w:t>
+              <w:t xml:space="preserve">, 2018, 78 (3), pp.699 - 707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2018.415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2018.346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893996v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SIPIBEL project: treatment of hospital and urban wastewater in a conventional urban wastewater treatment plant.</w:t>
               </w:r>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labanowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5625,77 +5625,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 101, pp.519 - 534. </w:t>
@@ -5861,209 +5861,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes solutions de gestion des eaux pluviales dans un projet d’aménagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of sampling intake position on suspended solid measurements in sewers: two probability/time-series-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201604028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188:347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-016-5335-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758988v1</w:t>
+                <w:t xml:space="preserve">hal-01758996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sampling intake position on suspended solid measurements in sewers: two probability/time-series-based approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison de différentes solutions de gestion des eaux pluviales dans un projet d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 188:347, </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.28 - 42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-016-5335-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758996v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and performance evaluation of a simplified dynamic model for combined sewer overflows in pumped sewer systems</w:t>
               </w:r>
@@ -6075,51 +6075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra van Daal-Rombouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Langeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,103 +6443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of local calibration on the quality of online wet weather discharge monitoring: feedback from five international case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Sonnenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (1), pp.45-51. </w:t>
@@ -10298,51 +10298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11053,51 +11053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
@@ -11474,472 +11474,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How green roof performance depends on climatic conditions and climate change? First Results of Simulation Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to monitor and regulate Combined Sewer Overflows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475621v1</w:t>
+                <w:t xml:space="preserve">hal-04162425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SUDS design with future time series based on IPCC scenarios downscaling and a probabilistic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : premiers résultats du projet Télesphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ningbo University, Oct 2024, Jiashan, China</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475591v1</w:t>
+                <w:t xml:space="preserve">hal-04475649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : premiers résultats du projet Télesphore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How green roof performance depends on climatic conditions and climate change? First Results of Simulation Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475649v1</w:t>
+                <w:t xml:space="preserve">hal-04475621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to monitor and regulate Combined Sewer Overflows?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alma Schellart</w:t>
+                <w:t xml:space="preserve">Improving SUDS design with future time series based on IPCC scenarios downscaling and a probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ningbo University, Oct 2024, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162425v1</w:t>
+                <w:t xml:space="preserve">hal-04475591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devrions nous inclure la mortalité de la végétation induite par la sècheresse lorsque l’on modélise la rétention à long terme des toitures végétalisées ?</w:t>
               </w:r>
@@ -12027,558 +12027,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving toward integrated urban stormwater management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Forum on Urban Flood and Drainage Capacity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475602v1</w:t>
+                <w:t xml:space="preserve">hal-04176876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we include drought induced vegetation mortality when modelling long-term retention performance of green roofs?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques (autosurveillance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques EPNAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNAC, Oct 2023, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162430v1</w:t>
+                <w:t xml:space="preserve">hal-04228260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques (autosurveillance)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should we include drought induced vegetation mortality when modelling long-term retention performance of green roofs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques EPNAC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNAC, Oct 2023, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228260v1</w:t>
+                <w:t xml:space="preserve">hal-04162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving toward integrated urban stormwater management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Forum on Urban Flood and Drainage Capacity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176876v1</w:t>
+                <w:t xml:space="preserve">hal-04475602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t>
+                <w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475643v1</w:t>
+                <w:t xml:space="preserve">hal-04475639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t>
+                <w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475639v1</w:t>
+                <w:t xml:space="preserve">hal-04475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t>
               </w:r>
@@ -13569,246 +13569,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques (projet Telesphore, bassin versant de l’Arve)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-cost sensors for water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria F. S. Gisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Eau et Connaissance » AERMC « Des avancées scientifiques sur les contaminants chimiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERMC, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087038v1</w:t>
+                <w:t xml:space="preserve">hal-04133124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we sum the performance of green infrastructures? The potential of system-based planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13837,182 +13854,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Sep 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost sensors for water management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques (projet Telesphore, bassin versant de l’Arve)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t>
+              <w:t xml:space="preserve">Journée « Eau et Connaissance » AERMC « Des avancées scientifiques sur les contaminants chimiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERMC, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133124v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaceuticals residues and biocides from biosolids and manure spread as fertilizers: first results after one year field study</w:t>
               </w:r>
@@ -14113,640 +14113,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grand témoin de la table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LESAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">Colloque national CNFPT " Vers une ville perméable, résiliente et vivante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133132v1</w:t>
+                <w:t xml:space="preserve">hal-04087043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment formuler les objectifs de performances hydrologiques de techniques alternatives de gestion des eaux pluviales ?</w:t>
+                <w:t xml:space="preserve">How much extreme events to estimate the density of performance of green infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tone Muthanna</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">NHC 2022 - 31st Nordic Hydrological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University, Aug 2022, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283506v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much extreme events to estimate the density of performance of green infrastructures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NHC 2022 - 31st Nordic Hydrological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University, Aug 2022, Tallinn, Estonia. 1 p</w:t>
+              <w:t xml:space="preserve">LESAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133078v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand témoin de la table ronde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment formuler les objectifs de performances hydrologiques de techniques alternatives de gestion des eaux pluviales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national CNFPT " Vers une ville perméable, résiliente et vivante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04087043v1</w:t>
+                <w:t xml:space="preserve">hal-04283506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First flush assumptions in pollution management for separate stormwater systems: debunking a classical urban (drainage) myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditte Marie Reinholdt Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Invernon</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Steen Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges régionale "Autosurveillance des systèmes d'assainissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th international conference on Sewer Processes and Networks (SPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Graz, Aug 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283534v1</w:t>
+                <w:t xml:space="preserve">hal-04132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First flush assumptions in pollution management for separate stormwater systems: debunking a classical urban (drainage) myth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Invernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Sewer Processes and Networks (SPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Graz, Aug 2022, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Journée d'échanges régionale "Autosurveillance des systèmes d'assainissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132767v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t>
               </w:r>
@@ -15201,385 +15201,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of a low-cost weather station for monitoring green roofs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Cherqui</w:t>
+                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone M Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">15th ICUD - International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381026v1</w:t>
+                <w:t xml:space="preserve">hal-03432036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of green roof hydrological models for full-scale field sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and test of a low-cost weather station for monitoring green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCUD (Joint Committee on Urban Drainage) webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JCUD, Jun 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251647v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance comparison of green roof hydrological models for full-scale field sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ico Broekhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICUD - International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia</w:t>
+              <w:t xml:space="preserve">JCUD (Joint Committee on Urban Drainage) webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JCUD, Jun 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432036v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16314,864 +16314,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique d’une solution de toiture bleue – verte de gestion des eaux pluviales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer les flux polluants rejetés par un déversoir d'orage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">14° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183665v1</w:t>
+                <w:t xml:space="preserve">hal-02091608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les flux polluants rejetés par un déversoir d'orage ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation hydrologique d’une solution de toiture bleue – verte de gestion des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vienna Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091608v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new approach of measuring TSS settling velocity based on turbidity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob James</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Poelsma</w:t>
+                <w:t xml:space="preserve">Kamilia Haboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Perigaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanrolleghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183718v1</w:t>
+                <w:t xml:space="preserve">hal-02377553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of measuring TSS settling velocity based on turbidity measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Observatoire de Terrain en Hydrologie Urbaine (OTHU) à Lyon de 1999 à 2019 : un regard sur 20 ans de collaboration entre gestionnaire et chercheurs sur la gestion des réseaux unitaires et séparatifs par temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377553v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire de Terrain en Hydrologie Urbaine (OTHU) à Lyon de 1999 à 2019 : un regard sur 20 ans de collaboration entre gestionnaire et chercheurs sur la gestion des réseaux unitaires et séparatifs par temps de pluie</w:t>
+                <w:t xml:space="preserve">Hydrologie urbaine : évolution vers une indispensable approche intégrée et multidisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101664v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie urbaine : évolution vers une indispensable approche intégrée et multidisciplinaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101662v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary aspects of nature based solutions for water-wise cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A simulation tool for comparing the hydrological performance of various associated stormwater source-control techniques at the scale of buildings and blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343200v1</w:t>
+                <w:t xml:space="preserve">hal-02183655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts en réseau d’assainissement, suivis expérimentaux et modélisation</w:t>
+                <w:t xml:space="preserve">Multidisciplinary aspects of nature based solutions for water-wise cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377543v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation tool for comparing the hydrological performance of various associated stormwater source-control techniques at the scale of buildings and blocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts en réseau d’assainissement, suivis expérimentaux et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183655v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stormwater approaches to climate change adaptation in Lyon, France: Drivers, pathways and strategies</w:t>
               </w:r>
@@ -17328,372 +17328,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d'épuration</w:t>
+                <w:t xml:space="preserve">Simulation models and low cost sensors in urban drainage for implementing smart water circulation cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement : l’arrêté du 21 juillet 2015, esprit et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE-SHF, Feb 2019, Colombes, France</w:t>
+              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010390v1</w:t>
+                <w:t xml:space="preserve">hal-02343199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’observatoire SIPIBEL : une approche territoriale innovante et pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Burns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Ciclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319448v1</w:t>
+                <w:t xml:space="preserve">hal-02377542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation models and low cost sensors in urban drainage for implementing smart water circulation cities</w:t>
+                <w:t xml:space="preserve">Estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement : l’arrêté du 21 juillet 2015, esprit et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE-SHF, Feb 2019, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343199v1</w:t>
+                <w:t xml:space="preserve">hal-02010390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observatoire SIPIBEL : une approche territoriale innovante et pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ciclet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthew J. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377542v1</w:t>
+                <w:t xml:space="preserve">hal-02319448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
               </w:r>
@@ -18249,51 +18249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18411,329 +18411,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hydrology - Collaboration of researchers with municipalities: the OTHU example, and evolution and perspectives of sustainable and integrated urban stormwater management</w:t>
+                <w:t xml:space="preserve">De l’étalonnage des capteurs au traitement des données : une méthodologie et un outil logiciel intégré pour le suivi des débits et de la qualité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Taller Internacional “Hidrología Urbana y Desarrollo, Retos y Oportunidades en el Caribe”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Baranquilla, Colombia</w:t>
+              <w:t xml:space="preserve">Journée Technique AXELERA « Gestion intégrée des bassins versants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de compétitivité AXELERA, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884789v1</w:t>
+                <w:t xml:space="preserve">hal-01956468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’étalonnage des capteurs au traitement des données : une méthodologie et un outil logiciel intégré pour le suivi des débits et de la qualité des eaux</w:t>
+                <w:t xml:space="preserve">Urban hydrology - Collaboration of researchers with municipalities: the OTHU example, and evolution and perspectives of sustainable and integrated urban stormwater management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique AXELERA « Gestion intégrée des bassins versants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de compétitivité AXELERA, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Seminario Taller Internacional “Hidrología Urbana y Desarrollo, Retos y Oportunidades en el Caribe”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Baranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956468v1</w:t>
+                <w:t xml:space="preserve">hal-01884789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic pharmaceuticals loads source generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frontiers in water quality and quantity processes in sewers: monitoring and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.993-996</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01885466v1</w:t>
+                <w:t xml:space="preserve">hal-01884785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in water quality and quantity processes in sewers: monitoring and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic pharmaceuticals loads source generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.993-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884785v1</w:t>
+                <w:t xml:space="preserve">hal-01885466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by alternative linear and non-linear formulations: an event-based approach</w:t>
               </w:r>
@@ -18991,51 +18991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2316-2323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19073,51 +19073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban stormwater management by green infrastructure: design and comparison of three scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGOS 2017 – International Conference on New Challenges in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. pp.1084-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19300,152 +19300,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training the urban water engineers of the future – the challenge of stormwater TSS model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Real-time and short term validation of turbidity data in urban hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1841-1847</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1348-1351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944786v1</w:t>
+                <w:t xml:space="preserve">hal-01944815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One year of hydrological performances of three experimental green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19486,139 +19473,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.862-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time and short term validation of turbidity data in urban hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Castro</w:t>
+                <w:t xml:space="preserve">Training the urban water engineers of the future – the challenge of stormwater TSS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1348-1351</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1841-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944815v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
               </w:r>
@@ -19643,51 +19643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19751,64 +19751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19928,51 +19928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of hydrological performances of three different green roofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20036,51 +20036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term comparison of three scenarios for stormwater management in an industrial area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSummit 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20213,51 +20213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances hydrologiques de trois toitures végétalisées différentes sur une année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20302,260 +20302,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of urban stormwater management</w:t>
+                <w:t xml:space="preserve">Autosurveillance des réseaux d’assainissement - Arrêté du 21 juillet 2015 et renforcement de la métrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Regional Conference on Diffuse Pollution and Catchment Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Journées techniques nationales Suez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suez, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884794v1</w:t>
+                <w:t xml:space="preserve">hal-01956476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique des flux horaires de médicaments depuis leurs ventes jusqu’à la station d’épuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of urban stormwater management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">IWA Regional Conference on Diffuse Pollution and Catchment Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956462v1</w:t>
+                <w:t xml:space="preserve">hal-01884794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosurveillance des réseaux d’assainissement - Arrêté du 21 juillet 2015 et renforcement de la métrologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation stochastique des flux horaires de médicaments depuis leurs ventes jusqu’à la station d’épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques nationales Suez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suez, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956476v1</w:t>
+                <w:t xml:space="preserve">hal-01956462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurage et modélisation des flux polluants dans les rejets urbains de temps de pluie</w:t>
               </w:r>
@@ -20692,51 +20692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gap-filling of dry weather flow rate and water quality measurements in urban catchments by a time series modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20958,437 +20958,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement par temps de pluie</w:t>
+                <w:t xml:space="preserve">Intégration dans la gestion quantitative des eaux pluviales des systèmes à la source : toitures végétalisées et autres techniques alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">6° Journée Technique de l'OTHU « Gestion des eaux pluviales à différentes échelles - Connaissances, outils et efficacité des ouvrages »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956482v1</w:t>
+                <w:t xml:space="preserve">hal-01956481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers and replacement of missing values in absorbance and discharge time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Plazas-Nossa</w:t>
+                <w:t xml:space="preserve">Stochastic model of the drug path from central pharmacy deliveries to the wastewater in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Mont-Sainte-Anne, Québec, Canada. pp.113-117</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944844v1</w:t>
+                <w:t xml:space="preserve">hal-01944848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales urbaines : d’un objet technique urbain autonome vers une approche systémique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Rationalités, usages et imaginaires de l’eau »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model of the drug path from central pharmacy deliveries to the wastewater in a hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+                <w:t xml:space="preserve">Detection of outliers and replacement of missing values in absorbance and discharge time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Plazas-Nossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.125-128</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Mont-Sainte-Anne, Québec, Canada. pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944848v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration dans la gestion quantitative des eaux pluviales des systèmes à la source : toitures végétalisées et autres techniques alternatives</w:t>
+                <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement par temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° Journée Technique de l'OTHU « Gestion des eaux pluviales à différentes échelles - Connaissances, outils et efficacité des ouvrages »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01956481v1</w:t>
+                <w:t xml:space="preserve">hal-01956482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of dry weather flow in an extensive sewer network using individual behaviour</w:t>
               </w:r>
@@ -21685,51 +21685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Giol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum GRAIE « Eaux pluviales et aménagement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Oct 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22361,394 +22361,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE des rejets urbains par temps de pluie et des retombées atmosphériques</w:t>
+                <w:t xml:space="preserve">Etude du transport de polluants prioritaires sur des sols urbains par l'analyse des retombées atmosphériques sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Baugros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes rencontres annuelles universitaires de génie civil (AUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">2ème conférence nationale sur les sols et sites pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510197v1</w:t>
+                <w:t xml:space="preserve">hal-00510012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Becouze</w:t>
+                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE des rejets urbains par temps de pluie et des retombées atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cren Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">27èmes rencontres annuelles universitaires de génie civil (AUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508421v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport de polluants prioritaires sur des sols urbains par l'analyse des retombées atmosphériques sèches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence nationale sur les sols et sites pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510012v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE dans les rejets urbains par temps de pluie et les retombées atmosphériques</w:t>
               </w:r>
@@ -24039,207 +24039,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIPIBEL data set</w:t>
+                <w:t xml:space="preserve">Evolution de la gestion des eaux pluviales urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318893v1</w:t>
+                <w:t xml:space="preserve">hal-03338776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la gestion des eaux pluviales urbaines</w:t>
+                <w:t xml:space="preserve">SIPIBEL data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338776v1</w:t>
+                <w:t xml:space="preserve">hal-03318893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t>
               </w:r>
@@ -24533,51 +24533,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -24692,332 +24692,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Ouvrages hydrauliques de l'âge du bronze et contemporains de la région de Bat / Al-Arid à Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t>
+              <w:t xml:space="preserve">Journée annuelle H2O'Lyon #6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650396v1</w:t>
+                <w:t xml:space="preserve">hal-05578450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Journée annuelle H2O’Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">2022 Singapore International Water Week (SIWW 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Singapour, Singapore. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330130v1</w:t>
+                <w:t xml:space="preserve">hal-03650396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résidaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2° Journée annuelle H2O’Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résidaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2° Journée annuelle H2O’Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lyon, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25027,51 +25148,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse du programme RISMEAU 2019-2023 - RISques liés aux résidus de Médicaments, biocides et antibiorésistance d'origine humaine et vétérinaire sur les ressources en EAU du bassin versant de l'Arve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25123,222 +25244,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et analyse de campagnes de mesure de la dégradation des résidus de médicaments en réseau : Galerie de Choully et essais pilote Bellecombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sébastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Bougheriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet Rilact Tâche 2.1 "Rejet et dégradation de médicaments " – Livrable L3 2, INSA Lyon. 2021, pp.92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et analyse de 7 campagnes de mesure au pas horaire en entrée de la STEP de Bellecombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sébastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bournique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25350,165 +25471,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Rilact Tâche 2.1 "Rejet et dégradation de médicaments " – Livrable L4, INSA Lyon. 2019, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données : suivi de médicaments dans les eaux de surface du bassin versant du Trégor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bertrand Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AP-N 079, INSA Lyon; GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et analyse de campagnes de mesure de la dégradation des résidus de médicaments en réseau : cas d’une conduite anaérobie à Arcachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25560,169 +25681,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Projet Rilact Tâche 2.1 "Rejet et dégradation de médicaments " – Livrable L3-1, INSA Lyon. 2018, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25732,1464 +25853,1464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi le suivi métrologique de long terme de la qualité des rejets urbains par temps de pluie est-il nécessaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville – 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.42-45, 2022, 978-2-917199-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurage en continu et échantillonnage : pourquoi faut-il aller au-delà de la réglementation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville – 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.50-55, 2022, 978-2-917199-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il judicieux de baser une stratégie de traitement des RUTP sur le principe du premier flot ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville – 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.112-113, 2022, 978-2-917199-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels polluants trouve-t-on dans les eaux pluviales en milieu urbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville – 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.106-111, 2022, 978-2-917199-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stations de mesure de l’OTHU ont-elles fait progresser les pratiques métrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des eaux pluviales en ville – 20 ans de recherche au service de l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.46-49, 2022, 978-2-917199-10-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: General introduction and book layout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.1-9, 2021, 9781789060119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789060119_0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7: Operation and maintenance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Björn Helm</w:t>
+                <w:t xml:space="preserve">Chapter 12: Appendices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.203-262, 2021, 9781789060119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0203⟩</w:t>
+              <w:t xml:space="preserve">, IWA Publishing, pp.471-488, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322742v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 12: Appendices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+                <w:t xml:space="preserve">Chapter 7: Operation and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Benisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.471-488, 2021, 9781789060119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0471⟩</w:t>
+              <w:t xml:space="preserve">, IWA Publishing, pp.203-262, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322746v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3: Water level and discharge measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+                <w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damjan Ivetić</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
+              <w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Springer Nature Switzerland, pp.271-288, 2021, Philosophy of Engineering and Technology, 978-3-030-52313-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322735v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8: Uncertainty assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapter 3: Water level and discharge measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Ivetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.263-326, 2021, 9781789060119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-104, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322744v1</w:t>
+                <w:t xml:space="preserve">hal-03322735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 8: Uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t>
+              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.263-326, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125939v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des rejets urbains de temps de pluie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chocat</w:t>
+                <w:t xml:space="preserve">Chapter 4: Measuring the water balance in stormwater control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.105-134, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330097v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 4: Measuring the water balance in stormwater control measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tim Fletcher</w:t>
+                <w:t xml:space="preserve">Pollution des rejets urbains de temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chocat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, article W 6800 v2, 38 p., 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03322736v1</w:t>
+                <w:t xml:space="preserve">hal-03330097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27208,146 +27329,146 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02386470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales urbaines – D’un objet technique urbain autonome vers une approche urbaine intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Pierron; Claire Harpet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie politique de l’eau – Rationalités, usages et imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann Editeurs, pp.191-209, 2017, 978 2 7056 9414 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.3 – Rainfall measurement by radar in the Greater Lyon area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27367,113 +27488,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.145-150, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.7 – Sensor placement (micro location) for discharge measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hmedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27496,236 +27617,236 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.168-174, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.2 – Off-line and on-line data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Lyngaard-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.135-144, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.10 – Improved measurement and modeling of sediments in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hulsman A.; Grutzmacher G.; van den Berg G.; Rauch W.; Lynggaard Jensen A.; Popovych V.; Rosario Mazzola M.; Vamvakeridou-Lyroudia L.S.; Savic D.A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change, Water Supply and Sanitation: Risk Assessment, Management, Mitigation and Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.189-194, 2015, 9781780404998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27735,371 +27856,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des eaux pluviales en ville | 20 ans de recherche au service de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE. , 2022, 9782917199107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water level and discharge measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWA publishing, 70 p., 2021, 9781789060119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que sait-on des micropolluants dans les eaux urbaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebbo Ghassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARCEAU IdF; AFB - Agence française pour la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-490463-00-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28109,51 +28230,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet URBIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28162,108 +28283,108 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Beauvisage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Bahi Slaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId651"/>
+      <w:footerReference w:type="default" r:id="rId652"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28410,51 +28531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Pimiento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper E Nielsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Rasmussen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2528652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Schellart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Sharp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rieckermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Invernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2025.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Regueiro-Picallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ew00825h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Mohsen Hassan Abdalla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Alfredsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Sivertsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Benestad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2855-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Marie Reinholdt Jensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xuyong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M. Muthanna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pe&#241;a-Heredia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09838-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2020.11.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ico Broekhuizen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxue Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1635696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khiem Ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2019.1611885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878114v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vezzaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.337" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878119v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.346" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893996v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.415" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1445-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Westerlund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grimard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712073" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rauch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1390317" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.094" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herrero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604028" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758996v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5335-y" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van Daal-Rombouts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dembele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldea Borruel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2016.1148181" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Sonnenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.465" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hunt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.916314" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.048" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.309" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.049" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G98R537-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DP41Z3MV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3GX746B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mourad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagn&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00755-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZQBLBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00420-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16M7124G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00375-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S06XKTFM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aiguier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyack" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00377-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFG1MZK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poncet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Duval" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;de Angelini-Sobrinha" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609762v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677466v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625769v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Chavarr&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701919v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N O Nascimento" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Krajewski Jean-Luc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475621v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475591v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162425v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475602v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162430v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228260v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283512v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval Arenas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M Muthanna" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Wijesuriya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077992v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133168v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087038v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132753v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283506v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133078v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087043v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283534v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132767v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steen Mikkelsen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386474v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386467v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381026v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhu" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251647v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez-Rios" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leonhardt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432036v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432045v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Blumensaat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pistocchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992225v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Beauvisage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sandron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szelenyi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475664v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343198v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183665v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vienna Bassan" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091608v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377553v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Haboub" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101664v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101662v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343200v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377543v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183655v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Filippi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houssin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377546v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010390v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377542v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciclet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956471v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956474v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885463v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995234v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884789v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956468v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885466v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884785v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885460v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956077v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944784v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763101v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948655v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcourt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Touyeras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884791v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944786v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944816v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arias Lopez" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944815v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944788v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944814v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Gruber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956463v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944824v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kopf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956082v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884794v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956462v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956476v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956480v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956479v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944837v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956084v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956482v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944844v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Plazas-Nossa" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944782v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944848v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956481v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944849v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944846v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Principato" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Piro" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950446v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Giol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639374v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595397v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren Oliv&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595399v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999363v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592423v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508421v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595400v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511723v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510201v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615439v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943577v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338776v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501402v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3700310" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735454v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Skinner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trommsdorf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216871v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L.H.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330130v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216948v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809043v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169592v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bougheriou" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169569v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401335v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bournet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Estrada" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283420v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283440v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283502v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283500v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283428v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322727v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0001" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322742v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benisch" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Helm" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bloem" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0203" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322746v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0471" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322735v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Iveti&#263;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/835/Metrology-in-Urban-Drainage-and-Stormwater" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0035" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322744v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Uhl" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0263" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330097v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956076v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956069v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956073v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lyngaard-Jensen" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948661v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322679v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957709v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bahi Slaoui" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Pimiento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper E Nielsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Rasmussen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2528652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Schellart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Sharp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rieckermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Invernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2025.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Regueiro-Picallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ew00825h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Mohsen Hassan Abdalla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Alfredsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Sivertsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Benestad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2855-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Marie Reinholdt Jensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xuyong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M. Muthanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pe&#241;a-Heredia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09838-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2020.11.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ico Broekhuizen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxue Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1635696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khiem Ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2019.1611885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vezzaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.415" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.346" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1445-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Westerlund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grimard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712073" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rauch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1390317" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.094" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5335-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herrero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van Daal-Rombouts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dembele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldea Borruel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2016.1148181" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Sonnenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.465" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hunt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.916314" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.048" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.309" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.049" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G98R537-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DP41Z3MV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3GX746B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mourad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagn&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00755-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZQBLBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00420-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16M7124G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00375-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S06XKTFM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aiguier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyack" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00377-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFG1MZK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poncet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Duval" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;de Angelini-Sobrinha" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609762v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677466v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625769v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Chavarr&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701919v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N O Nascimento" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Krajewski Jean-Luc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162425v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475621v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228260v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162430v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475602v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283512v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval Arenas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M Muthanna" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Wijesuriya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077992v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133168v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132753v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087038v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087043v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133078v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283506v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132767v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steen Mikkelsen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283534v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386474v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386467v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez-Rios" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leonhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432045v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Blumensaat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pistocchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992225v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Beauvisage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sandron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szelenyi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475664v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343198v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091608v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183665v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vienna Bassan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377553v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Haboub" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101664v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101662v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Filippi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houssin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377543v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377546v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343199v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377542v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciclet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010390v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956471v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956474v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885463v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995234v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956468v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884789v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884785v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885466v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885460v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956077v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944784v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763101v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948655v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcourt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Touyeras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884791v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944816v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arias Lopez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944788v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944814v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Gruber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956463v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944824v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kopf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956082v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956476v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884794v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956462v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956480v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956479v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944837v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956084v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956481v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944848v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944782v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944844v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Plazas-Nossa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956482v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944849v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944846v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Principato" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Piro" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950446v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Giol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639374v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595397v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren Oliv&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595399v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999363v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592423v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510197v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508421v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595400v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511723v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510201v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615439v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943577v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338776v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501402v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3700310" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735454v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Skinner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trommsdorf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216871v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L.H.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330130v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216948v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809043v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169592v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bougheriou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169569v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401335v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bournet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Estrada" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283420v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283440v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283502v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283500v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283428v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322727v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0001" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322746v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0471" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322742v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benisch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Helm" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bloem" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0203" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322735v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Iveti&#263;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/835/Metrology-in-Urban-Drainage-and-Stormwater" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0035" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322744v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Uhl" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0263" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330097v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956076v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956069v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956073v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lyngaard-Jensen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322679v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957709v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bahi Slaoui" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>