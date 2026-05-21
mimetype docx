--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -234,399 +234,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of urban drainage systems data: facts, discussions and recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UDMT – Urban drainage metrology toolbox: a software tool facilitating the adoption of better metrology practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Alejandra Pimiento</w:t>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper E Nielsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Invernon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2528652⟩</w:t>
+              <w:t xml:space="preserve">Water Practice and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.1784 - 1796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wpt.2025.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216770v1</w:t>
+                <w:t xml:space="preserve">hal-05230176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of open data in regulating combined sewer overflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alma Schellart</w:t>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Anta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 92 (3), pp.409-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2025.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDMT – Urban drainage metrology toolbox: a software tool facilitating the adoption of better metrology practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Invernon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ninon Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Practice and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (8), pp.1784 - 1796. </w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51, pp.169-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wpt.2025.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230176v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05298719v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques</w:t>
               </w:r>
@@ -714,559 +714,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL-ARID, AN EARLY BRONZE AGE SITE IN THE SOUTHERN FOOTHILLS OF THE HAJAR MOUNTAINS (SULTANATE OF OMAN) New Results from Two Further Seasons of Excavation in 2022 and 2023</w:t>
+                <w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Castel</w:t>
+                <w:t xml:space="preserve">Ilane Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques É. Brochier</w:t>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Authier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Franck Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Blond</w:t>
+                <w:t xml:space="preserve">Bastien Bourjaillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14u0u⟩</w:t>
+              <w:t xml:space="preserve">HardwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23, pp.e00685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298719v2</w:t>
+                <w:t xml:space="preserve">hal-05216814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory performance assessment of low-cost water level sensor for field monitoring in the tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27, pp.100298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wroa.2024.100298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LevelWAN: a cost-effective, open-source IoT system for water level monitoring in highly dynamic aquatic environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilane Cherif</w:t>
+                <w:t xml:space="preserve">Simulation hydraulique des écoulements dans un canal d’irrigation de la fin du IVe millénaire en Oman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Perret</w:t>
+                <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourjaillat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robinson Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Castel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HardwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ohx.2025.e00685⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/20251111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216814v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation hydraulique des écoulements dans un canal d’irrigation de la fin du IVe millénaire en Oman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The value of urban drainage systems data: facts, discussions and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Alejandra Pimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper E Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R Rasmussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (4), pp.417 - 424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/tsm/20251111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2528652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417317v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISMEAU dataset: Pharmaceuticals and biocides concentrations in urban and agricultural sludge, amended soil and leachate and their environmental impacts</w:t>
               </w:r>
@@ -1304,51 +1304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.111124. </w:t>
@@ -1384,364 +1384,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining a daily temperature pattern analysis and a heat-pulse system to estimate sediment depths in sewer systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilane Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Regueiro-Picallo</w:t>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haoyu Wei</w:t>
+                <w:t xml:space="preserve">Philippe Namour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119 (3), pp.31-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216690v1</w:t>
+                <w:t xml:space="preserve">hal-04515209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métrologie bas-coûts, ouverte, sobre et connectée : un changement de paradigme pour l'observation des hydrosystèmes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilane Cherif</w:t>
+                <w:t xml:space="preserve">Combining a daily temperature pattern analysis and a heat-pulse system to estimate sediment depths in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Regueiro-Picallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Navratil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Namour</w:t>
+                <w:t xml:space="preserve">Haoyu Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.922 - 935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ew00825h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515209v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost monitoring systems for urban water management: Lessons from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.100212. </w:t>
@@ -1773,787 +1773,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practice makes the model: A critical review of stormwater green infrastructure modelling practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En direct de l'IWA : Une conférence dédiée aux enjeux d’efficacité de l’eau en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pons</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (10), pp.5-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076571v1</w:t>
+                <w:t xml:space="preserve">hal-04252247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Garnero</w:t>
+                <w:t xml:space="preserve">Les solutions fondées sur la nature : quelles recherches pour répondre aux défis de la gestion de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 118 (9), pp.59-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372023v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En direct de l'IWA : Une conférence dédiée aux enjeux d’efficacité de l’eau en ville</w:t>
+                <w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cédat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Chiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Riviere-Honneger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (10), pp.5-6</w:t>
+              <w:t xml:space="preserve">Pop'Sciences Mag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252247v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solutions fondées sur la nature : quelles recherches pour répondre aux défis de la gestion de l’eau ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
+                <w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213261v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau : un avenir à construire ensemble</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Miege</w:t>
+                <w:t xml:space="preserve">Practice makes the model: A critical review of stormwater green infrastructure modelling practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhadi Mohsen Hassan Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knut Alfredsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pop'Sciences Mag</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, pp.119958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283541v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-user perspective of low-cost sensors for urban stormwater monitoring: a review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avoidance behaviour of aquatic macroinvertebrates for real-time detection of micropollutant surge in wastewater effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Ruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Decamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.120228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2023.142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097176v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting green roof detention performance by temporal downscaling of precipitation time-series projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,51 +2639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditte Marie Reinholdt Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,269 +2741,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Tone M. Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (5), pp.1363-1371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2022.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841278v1</w:t>
+                <w:t xml:space="preserve">hal-03626943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pons</w:t>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tone M. Muthanna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mélodie Chambolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perceval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.15-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626943v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Stormwater Quality Models by Alternative Linear and Non-linear Formulations: an Event-Based Approach</w:t>
               </w:r>
@@ -3711,51 +3711,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling daily and hourly loads of pharmaceuticals in urban wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pouzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,252 +3939,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From marginal to conditional probability functions of parameters in a conceptual rainfall–runoff model: an event-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d’épuration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2019.1635696⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5, pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201905125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165464v1</w:t>
+                <w:t xml:space="preserve">hal-02141471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d’épuration ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From marginal to conditional probability functions of parameters in a conceptual rainfall–runoff model: an event-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5, pp.125-136. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (11), pp.1340-1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201905125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2019.1635696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141471v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02165464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of stormwater mass–volume curve prediction for water quality-based real-time control in sewer systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khiem Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,265 +4238,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by reconstructing virtual state variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Walcker</w:t>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (3), pp.655 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2018.337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739774v1</w:t>
+                <w:t xml:space="preserve">hal-01878114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by reconstructing virtual state variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Une nouvelle station de mesure pour l’acquisition de séries chronologiques en hydrologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Vezzaro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Castebrunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (3), pp.655 - 663. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.55 - 64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2018.337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201803055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878114v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIPIBEL : un site pilote pour l’étude des effluents hospitaliers et urbains. Les grands enseignements après cinq ans de suivi et de recherche</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Khiem Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,1304 +5216,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances hydrologiques de trois toitures végétalisées différentes</w:t>
+                <w:t xml:space="preserve">A Bayesian method for missing rainfall estimation using a conceptual rainfall–runoff model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arias</w:t>
+                <w:t xml:space="preserve">Siao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bournique</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Wolfgang Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201712073⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (15), pp.2456 - 2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1390317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758987v1</w:t>
+                <w:t xml:space="preserve">hal-01758992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian method for missing rainfall estimation using a conceptual rainfall–runoff model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Momplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siao Sun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (15), pp.2456 - 2468. </w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2017.1390317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758992v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the flow structures in dividing open channel flows</w:t>
+                <w:t xml:space="preserve">Performances hydrologiques de trois toitures végétalisées différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Momplot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+                <w:t xml:space="preserve">L. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+                <w:t xml:space="preserve">R. Bournique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rivière</w:t>
+                <w:t xml:space="preserve">J.-C. Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.63-71. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.73 - 82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00221686.2016.1212409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201712073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724972v1</w:t>
+                <w:t xml:space="preserve">hal-01758987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of UV/Vis spectrophotometers: A review and comparison of different methods to estimate TSS and total and dissolved COD concentrations in sewers, WWTPs and rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a Bayesian approach to improve and calibrate a dynamic model of polycyclic aromatic hydrocarbons degradation in an industrial contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Günter Gruber</w:t>
+                <w:t xml:space="preserve">Khaled Brimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.070⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 215, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758993v1</w:t>
+                <w:t xml:space="preserve">hal-01331464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a Bayesian approach to improve and calibrate a dynamic model of polycyclic aromatic hydrocarbons degradation in an industrial contaminated soil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Design and performance evaluation of a simplified dynamic model for combined sewer overflows in pumped sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra van Daal-Rombouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.04.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 538, pp.609 - 624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331464v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sampling intake position on suspended solid measurements in sewers: two probability/time-series-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 188:347, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-016-5335-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de différentes solutions de gestion des eaux pluviales dans un projet d’aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4, pp.28 - 42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/tsm/201604028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance evaluation of a simplified dynamic model for combined sewer overflows in pumped sewer systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+                <w:t xml:space="preserve">Measurement of sewer sediments with acoustic technology: from laboratory to field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Aldea Borruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Suner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Clemens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.04.056⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (4), pp.369 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2016.1148181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759966v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source characterisation and loads of metals and pesticides in urban wet weather discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dembele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (6), pp.600-617. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1573062X.2015.1011670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of sewer sediments with acoustic technology: from laboratory to field experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Calibration of UV/Vis spectrophotometers: A review and comparison of different methods to estimate TSS and total and dissolved COD concentrations in sewers, WWTPs and rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Suner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andres Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (4), pp.369 - 377. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.519 - 534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2016.1148181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2016.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760555v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of local calibration on the quality of online wet weather discharge monitoring: feedback from five international case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Sonnenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günter Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6522,9425 +6534,9425 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71 (1), pp.45-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2014.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle structure d'écoulement en bifurcation à surface libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.78-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/20150058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SUDS, LID, BMPs, WSUD and more – The evolution and application of terminology surrounding urban drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ashley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (7), pp.525 - 542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1573062X.2014.916314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational fluid dynamics modelling of flow and particulate contaminants sedimentation in an urban stormwater detention and settling basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hexiang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Sebastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (8), pp.5347 - 5356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-013-2455-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two model based approaches for areal rainfall estimation in urban hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Leonhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 511, pp.880 - 890. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhodamine WT tracer experiments to check flow measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40, pp.28 - 38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified hydraulic model of French vertical-flow constructed wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70 (5), pp.909-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2014.309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-surveillance des réseaux d'assainissement : fiabiliser la métrologie, les données et leur exploitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori assessment of ecotoxicological risks linked to building a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 90 (3), pp.1037-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022818v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00946811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of different sensors for the estimation of pollutant concentrations (total suspended solids, total and dissolved chemical oxygen demand) in wastewater and stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (2), pp.462-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori assessment of ecotoxicological risks linked to building a hospital</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Devaux</w:t>
+                <w:t xml:space="preserve">Modélisation tridimensionnelle des écoulements multiphasiques en régime instationnaire au droit d’ouvrages spéciaux présents en réseau d’assainissement : performances des modèles et analyse de sensibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Momplot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.08.049⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013 (4), pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2013028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00946811v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation tridimensionnelle des écoulements multiphasiques en régime instationnaire au droit d’ouvrages spéciaux présents en réseau d’assainissement : performances des modèles et analyse de sensibilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auto-surveillance des réseaux d'assainissement : fiabiliser la métrologie, les données et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 362, pp.84-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931486v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments and 3D simulations of flow structures in junctions and their influence on location of flowmeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bonakdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Knothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 66 (6), pp.1325-1332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2012.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of pressurised liquid extraction for the ultra-trace quantification of 20 priority substances from the European Water Framework Directive in atmospheric particles by GC-MS and LC-FLD-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Baudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 693 (1-2), pp.47-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2011.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des polluants prioritaires dans les rejets urbains de temps de pluie. Les premiers résultats du projet de recherche Esprit mené sur deux bassins versants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Becouze</w:t>
+                <w:t xml:space="preserve">Incertitudes sur un mesurande défini comme une valeur intégrée d'un signal continu discrétisé en fonction du temps - Application aux mesures hydrologiques enregistrées in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (3), pp.82-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510256v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incertitudes sur un mesurande défini comme une valeur intégrée d'un signal continu discrétisé en fonction du temps - Application aux mesures hydrologiques enregistrées in situ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Validation et critique des résultats de mesure en hydrologie urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joannis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 2009 (3), pp.82-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009031⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 3, pp.60-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00451083v1</w:t>
+                <w:t xml:space="preserve">hal-00451162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et critique des résultats de mesure en hydrologie urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification des polluants prioritaires dans les rejets urbains de temps de pluie. Les premiers résultats du projet de recherche Esprit mené sur deux bassins versants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.60-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00451162v1</w:t>
+                <w:t xml:space="preserve">hal-00510256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ruban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 57 (10), pp.1667--1673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/wst.2008.292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'utilisation pertinente des modèles de calcul des flux polluants en réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (2), pp.105-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2007026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des modèles de calcul des flux polluants en assainissement - Résultats d'une enquête en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (2), pp.94-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational use of urban drainage pollutant load models - Results from a French survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2, pp.94--98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb:2007024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précision et reproductibilité du mesurage de la turbidité des eaux résiduaires urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4, pp.129--135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200604022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration and validation of multiple regression models for stormwater quality prediction: data partitioning, effect of dataset size and characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 52 (3), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the methods for determining the settling characteristics of sewage and stormwater solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lucas-Aiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37 (1), pp.53-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00755-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of pollutant mass vs volume in stormwater discharges and the first flush phenomenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32 (8), pp.2341-2356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00420-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first flush in sewer systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">Methods for determining the settling velocity profiles of solids in storm sewage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hedges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tyack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 33 (9), pp.101-108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 33 (9), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0273-1223(96)00377-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0273-1223(96)00375-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779541v1</w:t>
+                <w:t xml:space="preserve">hal-00779540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for determining the settling velocity profiles of solids in storm sewage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
+                <w:t xml:space="preserve">The first flush in sewer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Tyack</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 33 (9), pp.117. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 33 (9), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0273-1223(96)00375-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0273-1223(96)00377-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00779540v1</w:t>
+                <w:t xml:space="preserve">hal-00779541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (143)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (142)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring the hydrologic performance of four experimental green roofs : preliminary analysis of 28 months of data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tondera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martins Masso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th UDM - Urban Drainage Modelling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216925v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the Dawn of Irrigation - Al-Arid, Southern Foothills of the Hajar Mountains (Oman)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adopting metrology best practices in urban hydrology with the UDMT (Urban Drainage Metrology Toolbox)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robinson Baudet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Invernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAANE – International Congress on the Archaeology of the Ancient Near East</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2 - Maison de l’Orient, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ningbo University, Dec 2025, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216908v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting metrology best practices in urban hydrology with the UDMT (Urban Drainage Metrology Toolbox)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling green roof hydrologic performances for past and future climate in eight cities around the world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Barbera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïde Angelini-Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ningbo University, Dec 2025, Jiashan, China</w:t>
+              <w:t xml:space="preserve">13th UDM - Urban Drainage Modelling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417008v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05279664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the hydrologic performance of four experimental green roofs : preliminary analysis of 28 months of data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'animation de l'interface science-gestion pour accélérer les changements de pratiques en matière de gestion de l'eau dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Legge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tondera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th UDM - Urban Drainage Modelling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279668v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling green roof hydrologic performances for past and future climate in eight cities around the world</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Pons</w:t>
+                <w:t xml:space="preserve">Monitoring hydrologic performance and evapotranspiration of four experimental green roofs: first results after 16 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martins Masso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Krøyer Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeseon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Deplette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th UDM - Urban Drainage Modelling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Innsbruck, Sep 2025, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05279664v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and needs to quickly move toward really integrated urban stormwater management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IAHR Europe Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNEC, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-based solutions: future research needs to meet the challenges of water management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA, Aug 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring hydrologic performance and evapotranspiration of four experimental green roofs: first results after 16 months</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of open data in regulating Combined Sewer Overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Schellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liz Sharp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625759v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of open data in regulating Combined Sewer Overflows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion intégrée des eaux en ville – Une ouverture internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">15° Congrès annuel francophone en santé environnement – Eaux, ville et santé - Constats, enjeux et solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone de Santé et Environnement, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625769v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des eaux en ville – Une ouverture internationale</w:t>
+                <w:t xml:space="preserve">Key issues affecting sewerage this century – The experience from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15° Congrès annuel francophone en santé environnement – Eaux, ville et santé - Constats, enjeux et solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone de Santé et Environnement, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">IKT International Conference on Sewers for the 21st century – II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IKT, Sep 2024, Gelsenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799349v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the reproducibility and provenance of urban drainage data and models with RENKU, a platform for sustainable data science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Chavarría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Tait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling green roof hydrologic performances under various conditions: geography, climate change scenarios, simulation time step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key issues affecting sewerage this century – The experience from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Walcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IKT International Conference on Sewers for the 21st century – II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IKT, Sep 2024, Gelsenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701919v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Sensitive Urban Design (WSUD) monitoring with low-cost water level sensor in the Tropics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des eaux pluviales urbaines hors du budget général : une discussion sur les modèles de financement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625773v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">La gestion des eaux pluviales urbaines hors du budget général : une discussion sur les modèles de financement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand-Krajewski Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162433v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming barriers in the Brazilian urban drainage management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N O Nascimento</w:t>
+                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques (autosurveillance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IWA Conference on Efficient Urban Water Management “Efficient 2023”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFTS, Sep 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques EPNAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPNAC, Oct 2023, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209566v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des eaux pluviales urbaines hors du budget général : une discussion sur les modèles de financement en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165430v1</w:t>
+                <w:t xml:space="preserve">hal-04176876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des eaux pluviales urbaines hors du budget général : une discussion sur les modèles de financement en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
+                <w:t xml:space="preserve">Should we include drought induced vegetation mortality when modelling long-term retention performance of green roofs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand-Krajewski Jean-Luc</w:t>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162419v1</w:t>
+                <w:t xml:space="preserve">hal-04162430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to monitor and regulate Combined Sewer Overflows?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving toward integrated urban stormwater management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">6th International Forum on Urban Flood and Drainage Capacity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162425v1</w:t>
+                <w:t xml:space="preserve">hal-04475602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : premiers résultats du projet Télesphore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Pernin</w:t>
+                <w:t xml:space="preserve">How to monitor and regulate Combined Sewer Overflows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Schellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Tait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475649v1</w:t>
+                <w:t xml:space="preserve">hal-04162425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How green roof performance depends on climatic conditions and climate change? First Results of Simulation Scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : premiers résultats du projet Télesphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475621v1</w:t>
+                <w:t xml:space="preserve">hal-04475649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SUDS design with future time series based on IPCC scenarios downscaling and a probabilistic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">How green roof performance depends on climatic conditions and climate change? First Results of Simulation Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ningbo University, Oct 2024, Jiashan, China</w:t>
+              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475591v1</w:t>
+                <w:t xml:space="preserve">hal-04475621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devrions nous inclure la mortalité de la végétation induite par la sècheresse lorsque l’on modélise la rétention à long terme des toitures végétalisées ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Improving SUDS design with future time series based on IPCC scenarios downscaling and a probabilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edvard Sivertsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tone Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ningbo University, Oct 2024, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167818v1</w:t>
+                <w:t xml:space="preserve">hal-04475591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station pluviométrique à bas coût, autonome et connectée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Devrions nous inclure la mortalité de la végétation induite par la sècheresse lorsque l’on modélise la rétention à long terme des toitures végétalisées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
+              <w:t xml:space="preserve">Novatech 2023 11e Conférence internationale sur l'eau dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176876v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques (autosurveillance)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques EPNAC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPNAC, Oct 2023, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228260v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we include drought induced vegetation mortality when modelling long-term retention performance of green roofs?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tone Muthanna</w:t>
+                <w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162430v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving toward integrated urban stormwater management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle stratégie de dimensionnement des techniques de gestion à la source des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Forum on Urban Flood and Drainage Capacity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475602v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost, Autonomous, and Connected Rainfall Monitoring Station</w:t>
+                <w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ning Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475639v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une station pluviométrique à bas coût autonome pour le suivi des ouvrages de gestion des eaux pluviales à la source</w:t>
+                <w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ning Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475643v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques : le projet Télesphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Ningbo, Oct 2023, Jiashan, China</w:t>
+              <w:t xml:space="preserve">8. Conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475633v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle stratégie de dimensionnement des techniques de gestion à la source des eaux pluviales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+                <w:t xml:space="preserve">Overcoming barriers in the Brazilian urban drainage management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Angelini Sobrinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N O Nascimento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">11th IWA Conference on Efficient Urban Water Management “Efficient 2023”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFTS, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475654v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Assessment of Low-cost Water Level Sensor for Water Sensitive Urban Design (WSUD) monitoring in the Tropics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A low-cost, autonomous, and connected rainfall monitoring station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Graie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, GRAIE, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185049v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques : le projet Télesphore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
+                <w:t xml:space="preserve">Modelling stormwater reuse scenarios for green roof irrigation using URBIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Wijesuriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week – SIWW, Water Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297954v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de facteurs hydrologiques et environnementaux pour optimiser l'exploitation de toitures végétalisées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+                <w:t xml:space="preserve">Modelling stormwater reuse scenarios for green roof irrigation using URBIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavya Wijesuriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.19-22</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283512v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor prioritization for multi objectives green infrastructure design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+                <w:t xml:space="preserve">Residues of pharmaceuticals in both urban and hospital wastewater - Monitoring and modelling of concentrations and loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM 2022 - 12th Urban Drainage Modelling international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Costa Mesa, CA, United States. 3 p</w:t>
+              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543953v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling stormwater reuse scenarios for green roof irrigation using URBIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">How much extreme events to estimate the density of performance of green infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tone Muthanna</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week – SIWW, Water Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">NHC 2022 - 31st Nordic Hydrological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tallinn University, Aug 2022, Tallinn, Estonia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03646696v1</w:t>
+                <w:t xml:space="preserve">hal-04133078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residues of pharmaceuticals in both urban and hospital wastewater - Monitoring and modelling of concentrations and loads</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grand témoin de la table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Micropol &amp; Ecohazard Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Colloque national CNFPT " Vers une ville perméable, résiliente et vivante"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNFPT, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04077992v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling stormwater reuse scenarios for green roof irrigation using URBIS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t>
+              <w:t xml:space="preserve">LESAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133168v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-cost sensors for water management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment formuler les objectifs de performances hydrologiques de techniques alternatives de gestion des eaux pluviales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t>
+              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133124v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Low-cost sensors for water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria F. S. Gisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vitor Ribeiro Marques De Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France. pp.233-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283524v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we sum the performance of green infrastructures? The potential of system-based planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
+                <w:t xml:space="preserve">Conception et mise en oeuvre d'une station autonome miniaturisée de mesure des précipitations à bas coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Sep 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.83-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132753v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques (projet Telesphore, bassin versant de l’Arve)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we sum the performance of green infrastructures? The potential of system-based planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Eau et Connaissance » AERMC « Des avancées scientifiques sur les contaminants chimiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AERMC, Dec 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">IWA World Water Congress and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Sep 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087038v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals residues and biocides from biosolids and manure spread as fertilizers: first results after one year field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts de résidus de médicaments et biocides liés aux épandages de produits résiduaires organiques (projet Telesphore, bassin versant de l’Arve)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. IWA Regional Conference on Diffuse Pollution &amp; Eutrophication (DIPCON 2022 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, Oct 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée « Eau et Connaissance » AERMC « Des avancées scientifiques sur les contaminants chimiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AERMC, Dec 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843198v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand témoin de la table ronde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmaceuticals residues and biocides from biosolids and manure spread as fertilizers: first results after one year field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national CNFPT " Vers une ville perméable, résiliente et vivante"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNFPT, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. IWA Regional Conference on Diffuse Pollution &amp; Eutrophication (DIPCON 2022 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA, Oct 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087043v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much extreme events to estimate the density of performance of green infrastructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Invernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NHC 2022 - 31st Nordic Hydrological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tallinn University, Aug 2022, Tallinn, Estonia. 1 p</w:t>
+              <w:t xml:space="preserve">Journée d'échanges régionale "Autosurveillance des systèmes d'assainissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133078v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost for naturebased stormwater solutions asset management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chris Szota</w:t>
+                <w:t xml:space="preserve">First flush assumptions in pollution management for separate stormwater systems: debunking a classical urban (drainage) myth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ditte Marie Reinholdt Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew J Burns</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Steen Mikkelsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LESAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA, May 2022, Bordeaux, France. 4 p</w:t>
+              <w:t xml:space="preserve">10th international conference on Sewer Processes and Networks (SPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Graz, Aug 2022, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133132v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment formuler les objectifs de performances hydrologiques de techniques alternatives de gestion des eaux pluviales ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tone Muthanna</w:t>
+                <w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.16-18</w:t>
+              <w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283506v1</w:t>
+                <w:t xml:space="preserve">hal-04133144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First flush assumptions in pollution management for separate stormwater systems: debunking a classical urban (drainage) myth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Factor prioritization for multi objectives green infrastructure design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone M Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th international conference on Sewer Processes and Networks (SPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Graz, Aug 2022, Graz, Austria</w:t>
+              <w:t xml:space="preserve">UDM 2022 - 12th Urban Drainage Modelling international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Costa Mesa, CA, United States. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132767v1</w:t>
+                <w:t xml:space="preserve">hal-03543953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UDMT : une boîte à outils métrologiques gratuite en ligne pour faire évoluer les pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de facteurs hydrologiques et environnementaux pour optimiser l'exploitation de toitures végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeseon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Krøyer Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Invernon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges régionale "Autosurveillance des systèmes d'assainissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10° Journées Doctorales en Hydrologie Urbaine "JDHU 2022"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Oct 2022, Lyon, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04283534v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Sensitive Urban Design performance in Singapore: monitoring with lowcost sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : suivi de lysimètres in situ par un dispositif low-cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Pernin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Singapore International Water Week – SIWW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUB, Apr 2022, Singapore, Singapore. 3 p</w:t>
+              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine "JDHU 2020"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133144v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NBS for urban stormwater management: a multidisciplinary integrated approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone M Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Internacional: Soluciones Basadas en la Naturaleza para la Gestión Hídrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMTA (Instituto Mexicano de Tecnología del Agua), Jun 2021, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">15th ICUD - International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247071v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+                <w:t xml:space="preserve">Design and test of a low-cost weather station for monitoring green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384905v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des séries de pluies synthétiques pour évaluer les futures performances hydrologiques de toitures végétalisées sous scénario de changement climatique RCP8.5</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance comparison of green roof hydrological models for full-scale field sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ico Broekhuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval Arenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanxue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Mendez-Rios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Leonhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine "JDHU 2020"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France. 4 p</w:t>
+              <w:t xml:space="preserve">JCUD (Joint Committee on Urban Drainage) webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JCUD, Jun 2021, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386474v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de médicaments et biocides par les épandages de boues urbaines et de lisiers : suivi de lysimètres in situ par un dispositif low-cost</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine "JDHU 2020"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France. 4 p</w:t>
+              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386467v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revising green roof design methods with downscaling model of rainfall time series</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+                <w:t xml:space="preserve">Assessing Combined Sewer Overflows (CSOs) - A growing need for evidence base, compliance assessment, and future regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rieckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Blumensaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Ort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Pistocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ICUD - International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432036v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and test of a low-cost weather station for monitoring green roofs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Cherqui</w:t>
+                <w:t xml:space="preserve">Des séries de pluies synthétiques pour évaluer les futures performances hydrologiques de toitures végétalisées sous scénario de changement climatique RCP8.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine "JDHU 2020"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381026v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of green roof hydrological models for full-scale field sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Station météorologique à bas coût pour le suivi de toitures végétalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingchuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCUD (Joint Committee on Urban Drainage) webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JCUD, Jun 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">9° Journées Doctorales en Hydrologie Urbaine (JDHU 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENGEES, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251647v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time monitoring of water level at low-cost</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NBS for urban stormwater management: a multidisciplinary integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Coloquio Internacional: Soluciones Basadas en la Naturaleza para la Gestión Hídrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMTA (Instituto Mexicano de Tecnología del Agua), Jun 2021, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380976v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Combined Sewer Overflows (CSOs) - A growing need for evidence base, compliance assessment, and future regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMULATIONS DES TECHNIQUES ALTERNATIVES DE GESTION DES EAUX PLUVIALES A L'ECHELLE DE LA PARCELLE ET DU QUARTIER SUR DES CHRONIQUES DE LONGUE DUREE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alberto Pistocchi</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sandron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Szelenyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICUD - International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Melbourne (virtual), Australia</w:t>
+              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432045v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATIONS DES TECHNIQUES ALTERNATIVES DE GESTION DES EAUX PLUVIALES A L'ECHELLE DE LA PARCELLE ET DU QUARTIER SUR DES CHRONIQUES DE LONGUE DUREE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A tool to forecast future performance of green infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone M Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">15th ICUD – International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992225v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des techniques alternatives de gestion des eaux pluviales à l’échelle de la parcelle et du quartier sur des chroniques de longue durée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15999,5953 +16011,5970 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'ASTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTEE, Sep 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool to forecast future performance of green infrastructure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edvard Sivertsen</w:t>
+                <w:t xml:space="preserve">A new approach of measuring TSS settling velocity based on turbidity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Haboub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ICUD – International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia. pp.3</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166619v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated urban stormwater management: a multidisciplinary perspective</w:t>
+                <w:t xml:space="preserve">L’Observatoire de Terrain en Hydrologie Urbaine (OTHU) à Lyon de 1999 à 2019 : un regard sur 20 ans de collaboration entre gestionnaire et chercheurs sur la gestion des réseaux unitaires et séparatifs par temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Sustainable Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Ningbo, China</w:t>
+              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343198v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water quality-based control strategy to reduce CSO pollutant loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrologie urbaine : évolution vers une indispensable approche intégrée et multidisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183743v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les flux polluants rejetés par un déversoir d'orage ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091608v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydrologique d’une solution de toiture bleue – verte de gestion des eaux pluviales</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer les flux polluants rejetés par un déversoir d'orage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">14° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183665v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach of measuring TSS settling velocity based on turbidity measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
+                <w:t xml:space="preserve">Modélisation hydrologique d’une solution de toiture bleue – verte de gestion des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vienna Bassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Vanrolleghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377553v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Observatoire de Terrain en Hydrologie Urbaine (OTHU) à Lyon de 1999 à 2019 : un regard sur 20 ans de collaboration entre gestionnaire et chercheurs sur la gestion des réseaux unitaires et séparatifs par temps de pluie</w:t>
+                <w:t xml:space="preserve">Multidisciplinary aspects of nature based solutions for water-wise cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101664v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrologie urbaine : évolution vers une indispensable approche intégrée et multidisciplinaire</w:t>
+                <w:t xml:space="preserve">Transferts en réseau d’assainissement, suivis expérimentaux et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium 2019 de l’AICE – Section du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AICE Québec, Apr 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101662v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward proactive management of stormwater control measures using low-cost technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théo Perigaud</w:t>
+                <w:t xml:space="preserve">A simulation tool for comparing the hydrological performance of various associated stormwater source-control techniques at the scale of buildings and blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Houssin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Beauvisage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183718v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation tool for comparing the hydrological performance of various associated stormwater source-control techniques at the scale of buildings and blocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stormwater approaches to climate change adaptation in Lyon, France: Drivers, pathways and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">First international seminar “Frontiers of climate adaptation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NTNU, Nov 2019, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183655v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary aspects of nature based solutions for water-wise cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of storage tank volume on combined sewer overflow load savings for volume based and quality based real time control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khiem Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343200v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts en réseau d’assainissement, suivis expérimentaux et modélisation</w:t>
+                <w:t xml:space="preserve">Estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement : l’arrêté du 21 juillet 2015, esprit et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE-SHF, Feb 2019, Colombes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377543v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater approaches to climate change adaptation in Lyon, France: Drivers, pathways and strategies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Szota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international seminar “Frontiers of climate adaptation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NTNU, Nov 2019, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377574v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of storage tank volume on combined sewer overflow load savings for volume based and quality based real time control strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation models and low cost sensors in urban drainage for implementing smart water circulation cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aalborg University, Aug 2019, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377546v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation models and low cost sensors in urban drainage for implementing smart water circulation cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’observatoire SIPIBEL : une approche territoriale innovante et pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ciclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIPCON 2019 - 19th IWA International Conference on Diffuse Pollution and Eutrophication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343199v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’observatoire SIPIBEL : une approche territoriale innovante et pluridisciplinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated urban stormwater management: a multidisciplinary perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° conférence « Eau et Santé » GRAIE-ASTEE-Grand Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Nov 2019, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Sustainable Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Ningbo, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377542v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimer les flux polluants rejetés par un déversoir à partir des flux polluants mesurés en entrée de station d'épuration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A water quality-based control strategy to reduce CSO pollutant loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khiem Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement : l’arrêté du 21 juillet 2015, esprit et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTEE-SHF, Feb 2019, Colombes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010390v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage nature-based solution assets such as stormwater control measures?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des flux horaires et journaliers de médicaments en entrée de station d'épuration à l'aval d'un bassin versant urbain et d'un hôpital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Leading-edge conf. on Strategic Asset management - LESAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA (Int. Water Assoc.), Sep 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.34-1 - 34-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319448v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
+                <w:t xml:space="preserve">Evolution des résidus de médicaments des eaux usées hospitalières dans une conduite de refoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laquaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.33-1 - 33-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01754806v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les médicaments que nous prenons se retrouvent dans les milieux aquatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique "Pint of Science 2018"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Projet RISMEAU : conférence aux étudiants BTS Anabiotech, ENILV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, La Roche sur Foron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956471v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Cómo terminan los medicamentos que tomamos en el ambiente acuático?</w:t>
+                <w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Brivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence publique à la Libraria Lerner, Bogota, Colombie, à l'invitation de l'Ambassade de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956474v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of using mass-volume curve prediction for water quality-based real time control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban hydrology - Collaboration of researchers with municipalities: the OTHU example, and evolution and perspectives of sustainable and integrated urban stormwater management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.700-704</w:t>
+              <w:t xml:space="preserve">Seminario Taller Internacional “Hidrología Urbana y Desarrollo, Retos y Oportunidades en el Caribe”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Baranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885463v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des résidus de médicaments des eaux usées hospitalières dans une conduite de refoulement</w:t>
+                <w:t xml:space="preserve">De l’étalonnage des capteurs au traitement des données : une méthodologie et un outil logiciel intégré pour le suivi des débits et de la qualité des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Wiest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.33-1 - 33-6</w:t>
+              <w:t xml:space="preserve">Journée Technique AXELERA « Gestion intégrée des bassins versants »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle de compétitivité AXELERA, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948649v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux horaires et journaliers de médicaments en entrée de station d'épuration à l'aval d'un bassin versant urbain et d'un hôpital</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A dynamic pharmaceuticals loads source generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pouzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Lévi</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.34-1 - 34-5</w:t>
+              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.993-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948645v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effluents hospitaliers et stations d'épuration urbaines : sept années de suivi, d'études et de recherche sur SIPIBEL</w:t>
+                <w:t xml:space="preserve">Frontiers in water quality and quantity processes in sewers: monitoring and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes JIE – Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France. pp.03-1 - 03-18</w:t>
+              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948652v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médicaments que nous prenons se retrouvent dans les milieux aquatiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by alternative linear and non-linear formulations: an event-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projet RISMEAU : conférence aux étudiants BTS Anabiotech, ENILV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, La Roche sur Foron, France</w:t>
+              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.687-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995234v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’étalonnage des capteurs au traitement des données : une méthodologie et un outil logiciel intégré pour le suivi des débits et de la qualité des eaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révision de modèles des rejets urbains par temps de pluie avec formulations linéaires et non-linéaires alternatives : une approche événementielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique AXELERA « Gestion intégrée des bassins versants »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle de compétitivité AXELERA, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">8° Journées Doctorales en Hydrologie Urbaine "JDHU 2018"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956468v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban hydrology - Collaboration of researchers with municipalities: the OTHU example, and evolution and perspectives of sustainable and integrated urban stormwater management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of using mass-volume curve prediction for water quality-based real time control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khiem Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Taller Internacional “Hidrología Urbana y Desarrollo, Retos y Oportunidades en el Caribe”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Baranquilla, Colombia</w:t>
+              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.700-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884789v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in water quality and quantity processes in sewers: monitoring and modelling</w:t>
+                <w:t xml:space="preserve">La modélisation comme outil d'aide à la décision – Quelques concepts de base pour commencer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">13° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884785v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01754806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic pharmaceuticals loads source generator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">¿Cómo terminan los medicamentos que tomamos en el ambiente acuático?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.993-996</w:t>
+              <w:t xml:space="preserve">Conférence publique à la Libraria Lerner, Bogota, Colombie, à l'invitation de l'Ambassade de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885466v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by alternative linear and non-linear formulations: an event-based approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les médicaments que nous prenons se retrouvent dans les milieux aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.687-690</w:t>
+              <w:t xml:space="preserve">Conférence publique "Pint of Science 2018"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885460v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision de modèles des rejets urbains par temps de pluie avec formulations linéaires et non-linéaires alternatives : une approche événementielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan des flux de résidus de médicaments à l’échelle d’un bassin versant : est-ce possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Touyeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Journées Doctorales en Hydrologie Urbaine "JDHU 2018"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">6° conférence « Eau et Santé : Réduire les rejets de micropolluants liés aux pratiques de soin : quels leviers possibles ?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE - ASTEE, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956077v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for assessing parameters of a rainfall-runoff model by connectivity representations and conditional probability functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Real-time and short term validation of turbidity data in urban hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1474-1476</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1348-1351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944806v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by reconstructing virtual state-variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">One year of hydrological performances of three experimental green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bournique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2316-2323</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.862-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944784v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban stormwater management by green infrastructure: design and comparison of three scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Training the urban water engineers of the future – the challenge of stormwater TSS model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGOS 2017 – International Conference on New Challenges in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. pp.1084-1093</w:t>
+              <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1841-1847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763101v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des flux de résidus de médicaments à l’échelle d’un bassin versant : est-ce possible ?</w:t>
+                <w:t xml:space="preserve">Résidus de médicaments dans les eaux usées hospitalières et urbaines : suivi et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Touyeras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6° conférence « Eau et Santé : Réduire les rejets de micropolluants liés aux pratiques de soin : quels leviers possibles ?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE - ASTEE, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Cartagena, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948655v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidus de médicaments dans les eaux usées hospitalières et urbaines : suivi et modélisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khiem Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Maruéjouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coloquio Aguas Urbanas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Cartagena, Colombie</w:t>
+              <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, France. pp.1477-1485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884791v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time and short term validation of turbidity data in urban hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Castro</w:t>
+                <w:t xml:space="preserve">Evaluation of performance and uncertainties in stormwater sampling strategies based on flow rate and total suspended solids time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Gruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1348-1351</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1352-1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944815v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year of hydrological performances of three experimental green roofs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bournique</w:t>
+                <w:t xml:space="preserve">Revisiting conceptual stormwater quality models by reconstructing virtual state-variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.862-869</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.2316-2323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944816v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training the urban water engineers of the future – the challenge of stormwater TSS model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for assessing parameters of a rainfall-runoff model by connectivity representations and conditional probability functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1841-1847</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1474-1476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944786v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two statistical approaches for estimating pollutant loads at adjacent combined sewer overflow structures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban stormwater management by green infrastructure: design and comparison of three scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, France. pp.1477-1485</w:t>
+              <w:t xml:space="preserve">CIGOS 2017 – International Conference on New Challenges in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ho Chi Minh City, Vietnam. pp.1084-1093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944788v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of performance and uncertainties in stormwater sampling strategies based on flow rate and total suspended solids time series</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term comparison of three scenarios for stormwater management in an industrial area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Günther Gruber</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ICUD – International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.1352-1355</w:t>
+              <w:t xml:space="preserve">EcoSummit 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944814v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des rejets et transformation des résidus de médicaments dans les réseaux d’assainissement – Expérimentations in-situ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christel Sebastian</w:t>
+                <w:t xml:space="preserve">Stochastic modelling of pharmaceuticals path from sales and deliveries to wastewater treatment plant at hourly scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">SPN 8 – 8th international conference on Sewer Processes and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956463v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of hydrological performances of three different green roofs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autosurveillance des réseaux d’assainissement - Arrêté du 21 juillet 2015 et renforcement de la métrologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées techniques nationales Suez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suez, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944840v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term comparison of three scenarios for stormwater management in an industrial area</w:t>
+                <w:t xml:space="preserve">Evolution of urban stormwater management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcoSummit 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IWA Regional Conference on Diffuse Pollution and Catchment Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944824v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of pharmaceuticals path from sales and deliveries to wastewater treatment plant at hourly scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Modélisation stochastique des flux horaires de médicaments depuis leurs ventes jusqu’à la station d’épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pouzol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPN 8 – 8th international conference on Sewer Processes and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944823v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances hydrologiques de trois toitures végétalisées différentes sur une année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autosurveillance des réseaux d’assainissement - Arrêté du 21 juillet 2015 et renforcement de la métrologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gap-filling of dry weather flow rate and water quality measurements in urban catchments by a time series modelling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques nationales Suez</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Suez, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Novatech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956476v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of urban stormwater management</w:t>
+                <w:t xml:space="preserve">Mesurage et modélisation des flux polluants dans les rejets urbains de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Regional Conference on Diffuse Pollution and Catchment Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">7° Journée Scientifique du Master Eau « Les enjeux de la pollution de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884794v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation stochastique des flux horaires de médicaments depuis leurs ventes jusqu’à la station d’épuration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Différence entre mesure et estimation ? Episode 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">11° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956462v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurage et modélisation des flux polluants dans les rejets urbains de temps de pluie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation pluie-débit : stratégie améliorée de calage et estimation des incertitudes guidée par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Journée Scientifique du Master Eau « Les enjeux de la pollution de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956480v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence entre mesure et estimation ? Episode 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des rejets et transformation des résidus de médicaments dans les réseaux d’assainissement – Expérimentations in-situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Sebastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956479v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gap-filling of dry weather flow rate and water quality measurements in urban catchments by a time series modelling approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Vezzaro</w:t>
+                <w:t xml:space="preserve">First results of hydrological performances of three different green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Arias Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">, GRAIE, Jun 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944837v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pluie-débit : stratégie améliorée de calage et estimation des incertitudes guidée par les données</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion des eaux pluviales urbaines : d’un objet technique urbain autonome vers une approche systémique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Journées Doctorales en Hydrologie Urbaine "JDHU 2016"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque « Rationalités, usages et imaginaires de l’eau »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956084v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des flux de résidus de médicaments du bassin de Bellecombe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Stochastic model of the drug path from central pharmacy deliveries to the wastewater in a hospital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Pouzol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Eau et Santé : Les médicaments dans le cycle urbain de l'eau : état des connaissances et stratégies de réduction”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Mar 2015, Annemasse, France</w:t>
+              <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948653v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration dans la gestion quantitative des eaux pluviales des systèmes à la source : toitures végétalisées et autres techniques alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6° Journée Technique de l'OTHU « Gestion des eaux pluviales à différentes échelles - Connaissances, outils et efficacité des ouvrages »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic model of the drug path from central pharmacy deliveries to the wastewater in a hospital</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+                <w:t xml:space="preserve">Detection of outliers and replacement of missing values in absorbance and discharge time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Plazas-Nossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.125-128</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Mont-Sainte-Anne, Québec, Canada. pp.113-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944848v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des eaux pluviales urbaines : d’un objet technique urbain autonome vers une approche systémique intégrée</w:t>
+                <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement par temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Rationalités, usages et imaginaires de l’eau »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cerisy, France</w:t>
+              <w:t xml:space="preserve">10° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944782v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers and replacement of missing values in absorbance and discharge time series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Plazas-Nossa</w:t>
+                <w:t xml:space="preserve">Modélisation des flux de résidus de médicaments du bassin de Bellecombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mont-Sainte-Anne, Québec, Canada. pp.113-117</w:t>
+              <w:t xml:space="preserve">Conférence « Eau et Santé : Les médicaments dans le cycle urbain de l'eau : état des connaissances et stratégies de réduction”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Mar 2015, Annemasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944844v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des systèmes d’assainissement par temps de pluie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic modelling of dry weather flow in an extensive sewer network using individual behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Pouzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10° Journée d'échanges régionale "Autosurveillance des réseaux d'assainissement" GRAIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Apr 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956482v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of dry weather flow in an extensive sewer network using individual behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lévi</w:t>
+                <w:t xml:space="preserve">Identification of errors in high temporal resolution rainfall time series by model based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.83-87</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944849v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of errors in high temporal resolution rainfall time series by model based approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Sandoval</w:t>
+                <w:t xml:space="preserve">Test of a vegetated roof hydrological model with two experimental data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Principato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Piro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.183-186</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944846v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of a vegetated roof hydrological model with two experimental data sets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
+                <w:t xml:space="preserve">Comparaison de différentes solutions de gestion des eaux pluviales dans un projet d’aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Giol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th UDM – International Conference on Urban Drainage Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mont Sainte Anne, Québec, Canada. pp.207-210</w:t>
+              <w:t xml:space="preserve">Forum GRAIE « Eaux pluviales et aménagement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Oct 2014, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944853v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de différentes solutions de gestion des eaux pluviales dans un projet d’aménagement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Giol</w:t>
+                <w:t xml:space="preserve">Mass balances of priority pollutants from different sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Herrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum GRAIE « Eaux pluviales et aménagement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Oct 2014, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950446v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balances of priority pollutants from different sources</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Priority pollutants in urban stormwater: from concentrations and loads analysis to modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Porto Alegre, Brazil</w:t>
+              <w:t xml:space="preserve">Water Convention, SIWW 2010 - Singapore International Water Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639374v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority pollutants in urban stormwater: a global overview at catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21964,1926 +21993,1801 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWA World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montréal, Canada. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in urban stormwater: from concentrations and loads analysis to modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priority substances in stormwater: results of a three year experimental research project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Convention, SIWW 2010 - Singapore International Water Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Singapore, Singapore. pp.9</w:t>
+              <w:t xml:space="preserve">6th international conference on Sewer Processes and Networks - SPN6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Surfers Paradise, Gold Coast, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595399v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority substances in stormwater: results of a three year experimental research project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Etude du transport de polluants prioritaires sur des sols urbains par l'analyse des retombées atmosphériques sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Baugros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on Sewer Processes and Networks - SPN6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Surfers Paradise, Gold Coast, Australia</w:t>
+              <w:t xml:space="preserve">2ème conférence nationale sur les sols et sites pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00999363v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE des rejets urbains par temps de pluie et des retombées atmosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IWA international conference on diffuse pollution and integrated watershed management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Seoul, South Korea. pp.10</w:t>
+              <w:t xml:space="preserve">27èmes rencontres annuelles universitaires de génie civil (AUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592423v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport de polluants prioritaires sur des sols urbains par l'analyse des retombées atmosphériques sèches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence nationale sur les sols et sites pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510012v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE des rejets urbains par temps de pluie et des retombées atmosphériques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+                <w:t xml:space="preserve">Preliminary assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes rencontres annuelles universitaires de génie civil (AUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">13th IWA international conference on diffuse pollution and integrated watershed management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Seoul, South Korea. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510197v1</w:t>
+                <w:t xml:space="preserve">hal-02592423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fluxes of priority pollutants in stormwater discharges in two urban catchments in Lyon, France</w:t>
+                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE dans les rejets urbains par temps de pluie et les retombées atmosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Becouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cren Olivé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, EGU General Assembly 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. 1 p</w:t>
+              <w:t xml:space="preserve">Actes des 27èmes Rencontres Universitaires de Génie Civil, AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508421v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des flux de substances prioritaires de la DCE dans les rejets urbains par temps de pluie et les retombées atmosphériques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+                <w:t xml:space="preserve">Prototype de collecte des retombées atmosphériques sèches et humides : description du dispositif, mode de fonctionnement et premiers résultats pour les métaux dissous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 27èmes Rencontres Universitaires de Génie Civil, AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saint-Malo, France. pp.16</w:t>
+              <w:t xml:space="preserve">3° Journées Doctorales en Hydrologie Urbaine (JDHU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595400v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux de polluants prioritaires de la Directive Cadre Eau (DCE) dans les eaux pluviales urbaines</w:t>
+                <w:t xml:space="preserve">Priority pollutants in stormwater: the ESPRIT project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abel Dembélé</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Pollutec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511723v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00615439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototype de collecte des retombées atmosphériques sèches et humides : description du dispositif, mode de fonctionnement et premiers résultats pour les métaux dissous</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Coquery</w:t>
+                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° Journées Doctorales en Hydrologie Urbaine (JDHU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.95-102</w:t>
+              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510201v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priority pollutants in stormwater: the ESPRIT project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Cren Olivé</w:t>
+                <w:t xml:space="preserve">Modélisation 2D du transport solide dans un bassin de retenue-décantation d'eau pluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00615439v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D du transport solide dans un bassin de retenue-décantation d'eau pluviale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des flux de polluants prioritaires dans les rejets urbains de temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">3° Journées Doctorales en Hydrologie Urbaine (JDHU 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591211v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrodynamics and solid transport in big size settling-detention basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les flux de polluants prioritaires de la Directive Cadre Eau (DCE) dans les eaux pluviales urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Edinburgh, United Kingdom. pp.10</w:t>
+              <w:t xml:space="preserve">Congrès Pollutec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591206v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des flux de polluants prioritaires dans les rejets urbains de temps de pluie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cren-Olivé</w:t>
+                <w:t xml:space="preserve">Modélisation 2D de l'hydrodynamique dans un bassin de retenue-décantation d'eau pluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3° Journées Doctorales en Hydrologie Urbaine (JDHU 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.103-110</w:t>
+              <w:t xml:space="preserve">25èmes rencontres AUGC 2007, Bordeaux, FRA, 23-25 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00510206v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D de l'hydrodynamique dans un bassin de retenue-décantation d'eau pluviale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">André Paquier</w:t>
+                <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chebbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes rencontres AUGC 2007, Bordeaux, FRA, 23-25 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.8</w:t>
+              <w:t xml:space="preserve">5th international conference on Sewer Processes and Nteworks (SPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589685v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility and uncertainty of wastewater turbidity measurements</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Analyse des échelles spatio-temporelles de scrutation d'un hydrosystème soumis aux rejets urbains de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alfakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24225,77 +24129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs météo à bas coût pour la gestion des eaux pluviales par les toitures végétalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24313,103 +24217,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: Current drivers and barriers for the assessment and regulation of Combined Sewer Overflows (CSOs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Rieckermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Blumensaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Ort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pistocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -24573,77 +24477,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-UDlabs project: collaborative Research Infrastructures research and innovation in the field of urban drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Anta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brüggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24698,103 +24602,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouvrages hydrauliques de l'âge du bronze et contemporains de la région de Bat / Al-Arid à Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robinson Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O'Lyon #6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24819,90 +24723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-cost sensors in monitoring Water Sensitive Urban Design (WSUD) performance in Singapore - Lab testing of water level sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingchuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25214,51 +25118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25501,280 +25405,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de données : suivi de médicaments dans les eaux de surface du bassin versant du Trégor</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] AP-N 079, INSA Lyon; GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2018</w:t>
+                <w:t xml:space="preserve">Bilan et analyse de campagnes de mesure de la dégradation des résidus de médicaments en réseau : cas d’une conduite anaérobie à Arcachon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laquaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Projet Rilact Tâche 2.1 "Rejet et dégradation de médicaments " – Livrable L3-1, INSA Lyon. 2018, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401335v1</w:t>
+                <w:t xml:space="preserve">hal-03169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et analyse de campagnes de mesure de la dégradation des résidus de médicaments en réseau : cas d’une conduite anaérobie à Arcachon</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Projet Rilact Tâche 2.1 "Rejet et dégradation de médicaments " – Livrable L3-1, INSA Lyon. 2018, pp.47</w:t>
+                <w:t xml:space="preserve">Analyse de données : suivi de médicaments dans les eaux de surface du bassin versant du Trégor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bertrand Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AP-N 079, INSA Lyon; GRAIE (Groupe de Recherche Rhône-Alpes sur les Infrastructures et l'Eau). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169559v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des flux de pollution générés par temps de pluie sur cinq bassins versants urbains ou péri-urbains. Convention MATE 060/01. Rapport final période 2001 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26185,51 +26089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les stations de mesure de l’OTHU ont-elles fait progresser les pratiques métrologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Walcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26278,836 +26182,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 1: General introduction and book layout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Dicks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0001⟩</w:t>
+              <w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, Springer Nature Switzerland, pp.271-288, 2021, Philosophy of Engineering and Technology, 978-3-030-52313-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322727v1</w:t>
+                <w:t xml:space="preserve">hal-03125939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 12: Appendices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId603" w:history="1">
+                <w:t xml:space="preserve">Chapter 3: Water level and discharge measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damjan Ivetić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.471-488, 2021, 9781789060119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0471⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IWA Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-104, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322746v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 7: Operation and maintenance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 8: Uncertainty assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Uhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bloem</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishing, pp.203-262, 2021, 9781789060119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0203⟩</w:t>
+              <w:t xml:space="preserve">, IWA Publishing, pp.263-326, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322742v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Biomimicry to Cities: The Forest as Model for Urban Planning and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henry Dicks</w:t>
+                <w:t xml:space="preserve">Chapter 12: Appendices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and the City - Towards a Philosophy of Urban Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.471-488, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-52313-8_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03125939v1</w:t>
+                <w:t xml:space="preserve">hal-03322746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 3: Water level and discharge measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+                <w:t xml:space="preserve">Chapter 7: Operation and maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Benisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Helm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damjan Ivetić</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
+              <w:t xml:space="preserve">, IWA Publishing, pp.203-262, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322735v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 8: Uncertainty assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pollution des rejets urbains de temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chocat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, article W 6800 v2, 38 p., 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322744v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Measuring the water balance in stormwater control measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poelsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.105-134, 2021, 9781789060119. </w:t>
@@ -27139,204 +27034,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des rejets urbains de temps de pluie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapter 1: General introduction and book layout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.1-9, 2021, 9781789060119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789060119_0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03330097v1</w:t>
+                <w:t xml:space="preserve">hal-03322727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFLUENTS HOSPITALIERS ET STATIONS D'EPURATION URBAINES : SEPT ANNEES DE SUIVI, D'ETUDES ET DE RECHERCHE SUR SIPIBEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 23e Journées Information Eaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -27438,51 +27342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.3 – Rainfall measurement by radar in the Greater Lyon area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27537,77 +27441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3.7 – Sensor placement (micro location) for discharge measurements in sewers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Momplot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Hmedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siao Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28001,80 +27905,80 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water level and discharge measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Clemens-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lepot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IWA publishing, 70 p., 2021, 9781789060119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789060119_0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322679v1</w:t>
@@ -28531,51 +28435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216770v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Pimiento" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper E Nielsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Rasmussen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2528652" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Schellart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Sharp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rieckermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Invernon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2025.102" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Regueiro-Picallo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wei" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ew00825h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Mohsen Hassan Abdalla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Alfredsen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Sivertsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119958" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Benestad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2855-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Marie Reinholdt Jensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xuyong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M. Muthanna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pe&#241;a-Heredia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09838-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2020.11.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ico Broekhuizen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxue Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165464v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1635696" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141471v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905125" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khiem Ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2019.1611885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878114v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vezzaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.415" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.346" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1445-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Westerlund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758987v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournique" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grimard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712073" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rauch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1390317" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.094" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758996v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5335-y" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758988v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herrero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759966v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van Daal-Rombouts" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.056" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356456v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dembele" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011670" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760555v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldea Borruel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2016.1148181" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760570v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Sonnenberg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.465" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shuster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hunt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.916314" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760922v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.048" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.309" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022818v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946811v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.049" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G98R537-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510256v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451083v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009031" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DP41Z3MV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451162v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009028" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3GX746B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752697v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mourad" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007026" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711727v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourad" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagn&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00755-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZQBLBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779532v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saget" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00420-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16M7124G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00375-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S06XKTFM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aiguier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyack" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00377-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFG1MZK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216908v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417008v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279668v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poncet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279664v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbera" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Duval" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;de Angelini-Sobrinha" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609762v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677466v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625769v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625766v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Chavarr&#237;a" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701919v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N O Nascimento" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165430v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Krajewski Jean-Luc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162425v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475621v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475591v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167818v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228260v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162430v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475602v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475654v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297954v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283512v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543953v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval Arenas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M Muthanna" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646696v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Wijesuriya" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077992v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133168v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132753v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087038v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087043v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133078v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283506v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132767v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steen Mikkelsen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283534v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247071v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386474v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386467v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432036v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381026v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251647v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez-Rios" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leonhardt" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432045v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Blumensaat" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ort" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pistocchi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992225v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Beauvisage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sandron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szelenyi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475664v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166619v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343198v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183743v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091608v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183665v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vienna Bassan" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377553v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Haboub" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101664v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101662v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Filippi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houssin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377543v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377574v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377546v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343199v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377542v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciclet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010390v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956471v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956474v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885463v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948645v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995234v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956468v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884789v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884785v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885466v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885460v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956077v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944806v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944784v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763101v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948655v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcourt" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Touyeras" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884791v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944815v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944816v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arias Lopez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944786v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944788v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944814v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Gruber" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956463v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944840v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944824v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944823v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kopf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956082v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956476v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884794v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956462v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956480v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956479v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944837v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956084v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956481v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944848v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944782v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944844v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Plazas-Nossa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956482v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944849v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944846v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Principato" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Piro" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950446v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Giol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639374v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595397v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren Oliv&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595399v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999363v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592423v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510197v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508421v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595400v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511723v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510201v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615439v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510206v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943577v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338776v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501402v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3700310" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735454v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Skinner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trommsdorf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216871v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L.H.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330130v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216948v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809043v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169592v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bougheriou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169569v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401335v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bournet" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Estrada" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283420v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283440v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283502v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283500v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283428v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322727v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0001" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322746v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0471" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322742v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benisch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Helm" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bloem" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0203" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322735v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Iveti&#263;" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/835/Metrology-in-Urban-Drainage-and-Stormwater" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0035" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322744v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Uhl" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0263" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330097v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956076v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956069v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956073v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lyngaard-Jensen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322679v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957709v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bahi Slaoui" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Invernon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wpt.2025.102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216781v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Schellart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Sharp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rieckermann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Anta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298719v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Castel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;. Brochier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Authier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Blond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14u0u" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216852v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Etienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Cherif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourjaillat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2025.e00685" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ding" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingchuan Zhu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Walcker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pouzol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#201;lie Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Baudet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216770v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Alejandra Pimiento" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper E Nielsen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R Rasmussen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2528652" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814148v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Etienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bedell" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515209v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Namour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Regueiro-Picallo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyu Wei" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ew00825h" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Hamel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wroa.2024.100212" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283541v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C&#233;dat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riviere-Honneger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097176v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2023.142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadi Mohsen Hassan Abdalla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Alfredsen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvard Sivertsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04372023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ruck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Decamps" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garnero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120228" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717452v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Benestad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2855-2022" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte Marie Reinholdt Jensen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Xuyong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2022.118394" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626943v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M. Muthanna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Pe&#241;a-Heredia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09838-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bournique" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lecomte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pernin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.107726" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086482v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jher.2020.11.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ico Broekhuizen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanxue Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendez-Rios" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Leonhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydroa.2021.100093" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherqui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. James" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poelsma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Szota" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/h2oj.2020.050" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexiang Yan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vosswinkel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ebbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Mohn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-020-00349-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864768v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Levi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2020.113552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cren-Oliv&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Maru&#233;jouls" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201905125" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165464v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2019.1635696" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148915v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khiem Ly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Binet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2019.1611885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878114v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vezzaro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.337" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Walcker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vacherie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lepot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Castebrunet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201803055" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825316v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dagot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2017.1074" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893996v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hofer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Gruber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.415" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878119v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2018.346" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606931v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teofana Chonova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labanowski" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9302-0" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1445-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731526v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccarthy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kefeng Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Westerlund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Viklander" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.10.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758992v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siao Sun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rauch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2017.1390317" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724972v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Momplot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mignot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rivi&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2016.1212409" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bournique" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grimard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201712073" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331464v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Brimo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.04.094" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra van Daal-Rombouts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.04.056" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5335-y" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758988v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Herrero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201604028" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aldea Borruel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Suner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2016.1148181" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356456v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dembele" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2015.1011670" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758993v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Torres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.070" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BN6R1BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760570v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Sonnenberg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rouault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.465" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298355v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150058" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760919v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shuster" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hunt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ashley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Butler" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2014.916314" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760921v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Sebastian" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2455-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760922v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760648v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2014.08.010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DXW0P5S-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760577v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Arias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2014.309" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00946811v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bazin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bony" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devaux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.08.049" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8G98R537-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867537v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931486v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Momplot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022818v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780133v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bonakdari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knothe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.319" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592008v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Baudot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.03.008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N45XNHFR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451083v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joannis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009031" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DP41Z3MV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009028" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R3GX746B-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barrillon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711550v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joannis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruban" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2008.292" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752697v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mourad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007026" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752702v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabane" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711616v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cabane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2007024" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-R67TQK95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711641v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200604022" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711727v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mourad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lucas-Aiguier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gagn&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hedges" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00755-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZQBLBV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saget" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00420-X" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16M7124G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aiguier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tyack" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00377-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRFG1MZK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779541v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0273-1223(96)00375-7" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S06XKTFM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279668v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacherie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Poncet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417008v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279664v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Barbera" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Duval" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;de Angelini-Sobrinha" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216925v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Legge" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677466v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625769v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799349v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701919v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625766v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Chavarr&#237;a" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tait" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Leit&#227;o" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625773v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165430v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162419v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand-Krajewski Jean-Luc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228260v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176876v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162430v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Muthanna" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475602v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162425v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475649v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475621v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475591v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167818v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475643v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475639v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475654v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475633v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185049v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297954v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209566v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N O Nascimento" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162433v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646696v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavya Wijesuriya" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133168v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133078v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087043v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133132v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Szota" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew J Burns" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283506v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133124v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. S. Gisi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vitor Ribeiro Marques De Silva" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283524v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cherqui" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132753v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087038v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843198v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132767v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steen Mikkelsen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133144v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543953v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Sandoval Arenas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone M Muthanna" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283512v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386467v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432036v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381026v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Zhu" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mendez-Rios" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Leonhardt" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380976v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R James" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poelsma" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Szota" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M J Burns" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432045v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Blumensaat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Ort" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pistocchi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386474v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384905v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247071v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992225v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Beauvisage" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sandron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Szelenyi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166619v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475664v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377553v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Haboub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vanrolleghem" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101664v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101662v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183718v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob James" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perigaud" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091608v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183665v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vienna Bassan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343200v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377543v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183655v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Filippi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Houssin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377546v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010390v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319448v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Burns" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377542v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ciclet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343198v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183743v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948645v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves L&#233;vi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948649v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Besse" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laquaz" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995234v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948652v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brivet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884789v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956468v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885466v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884785v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885460v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956077v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885463v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754806v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956474v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956471v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948655v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delcourt" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Touyeras" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944815v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Castro" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944816v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Arias Lopez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944786v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884791v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944788v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944814v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Gruber" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944784v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944806v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763101v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944824v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944823v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kopf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956476v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884794v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956462v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956082v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944837v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956480v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956479v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956084v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956463v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944840v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944782v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944848v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956481v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944844v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Plazas-Nossa" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956482v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948653v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944849v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944846v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944853v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Principato" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Piro" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950446v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Giol" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639374v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595399v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becouze" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cren Oliv&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595397v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999363v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510012v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Baugros" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510197v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508421v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592423v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595400v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510201v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615439v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591206v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Torres" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilloux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barraud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591211v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00510206v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511723v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589685v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paquier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761851v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580751v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfakih" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Boisson" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943577v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338776v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318893v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343770v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501402v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3700310" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735454v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Skinner" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Trommsdorf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Williams" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216871v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;ggemann" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois L.H.R. Clemens-Meyer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578450v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650396v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330130v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216948v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809043v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169592v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel S&#233;bastian" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bougheriou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169569v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169559v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401335v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bertrand Krajewski" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bournet" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Estrada" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589018v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Beranger" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283420v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283440v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283502v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283500v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283428v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125939v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Dicks" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-52313-8_14" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322735v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Clemens-Meyer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damjan Iveti&#263;" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/835/Metrology-in-Urban-Drainage-and-Stormwater" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0035" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322744v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Uhl" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0263" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322746v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0471" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322742v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Benisch" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Helm" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bloem" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0203" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330097v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chocat" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322727v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0001" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386470v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956076v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956069v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956068v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hmedi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956073v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Lyngaard-Jensen" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948661v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Velasco" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouget" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473622v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322679v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01803319v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chebbo Ghassan" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Deshayes" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arceau-idf.fr/sites/default/files/Ouvrage micropolluants_version_numerique.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957709v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Bahi Slaoui" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>