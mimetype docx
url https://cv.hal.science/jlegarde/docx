--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Legardeur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing users-designers’ gap of perception to help design for a hybrid product domain: application to sport-health product domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering, Design and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JEDT-01-2022-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward product transparency: communicating traceability information to consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Béler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fashion Design, Technology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17543266.2022.2142677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Product (Re)Design Methodology: Proposition of the Unlinear Method to Foster Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixente Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEHNIČKI GLASNIK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31803/tg-20220410142313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward total traceability and full transparency communication in textile industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, INCOSE International Symposium, Supplement: INCOSE Human Systems Integration Conference, November 16–19, 2021, Virtual Event (32), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand response business model canvas: A tool for flexibility creation in the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hamwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.124539. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption profiles in residential buildings and impact assessment of a serious game on occupants’ behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Horváth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME/TPE face aux Stratégies Régionales de Recherche et d’innovation pour la Spécialisation intelligente : problématiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue en 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°7, pp. 38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp. 23-39. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.014.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ideation mechanisms used in eco-innovation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10-12), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2014.992772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en éco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.IN206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model, method and tool for early design phases in innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3-4), pp.201-217. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2011.041947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCa: A tool for Analysing Collaborative Practices to Improve Design Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.247-258, ISSN 1368-2148. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2011.039146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for entrepreneurship and innovation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate creative and innovative concepts during the contest of the 24h of innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol 2 (n° 5), pp 105-118, ISBN: 978-2-8041-6130-9. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.005.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from an empirical study of the early phases of an unfulfilled innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-010-0090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of collaborative design processes into PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'ULM (Usage Lifecycle Management) dans les phases amont de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp. 57-67, ISSN: 1250-7970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product innovation through management of collaborative design in concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour les phases amont du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française pour l'Analyse de la Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (111), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 2: methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 1: sociotechnical and psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing collaborative practices in design to support project managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.654-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Information System for Product Design Assistance based on Artificial Intelligence and Collaborative Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (3), pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de pilotage pour favoriser la collaboration lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l'informel dans les phases amont des projets de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner gestion des connaissances et gestion de projets innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ID²: A new tool to foster innovation during the early phases of design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.235-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'observation des pratiques de terrain, de leur diffusion et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teampreneurship for Climate Action: An Open Approach to Green Entrepreneurship Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Jimenez Ocio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Rubio-Varas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepTech Connect 2026 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Mondragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Deploying Digital Product Passports for Circular Textiles: Proposition of a Generic Data Model and a three Phase EU Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Sagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy – Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un outil d'aide à la décision pour favoriser le déploiement de l'Industrie 4.0 dans le secteur textile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Innovation in Practice: Documenting the Processes, Methods and Perspectives of Low-Tech Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '25: Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche low-tech par des élèves ingénieurs : un cas d'étude de reconception d'un souffleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vögué, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study in the textile sector to assess resistance to change and the skills needed to implement Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda da Mota Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU4DUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Low-tech Systems on User Experience: First Methodological Reflections around the Urban Biosphere Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Circular Economy to Young Designers and Engineers? Examples of Dual Education Initiatives between ESTIA Engineering Institute and a Sports Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU4DUAL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports & outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Jul 2023, Bordeaux, France. pp.2555-2564, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04187370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports &amp; outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD DEVELOPING A DATA MODEL FOR A DIGITAL PRODUCT PASSPORT TO ENHANCE CIRCULARITY IN FASHION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable innovation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for the creative arts, Mar 2023, Epsom, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la transition vers l'industrie 4.0 dans le secteur textile-habillement : étude de cas du déploiement d'un cobot au sein de l'entreprise Petit Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Physiological Arousal in Divergent and Convergent Thinking using 2D screen and VR Sketching Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acii59096.2023.10388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports & outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France. pp.2555-2564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des projets d'économie circulaire : étude de cas dans une entreprise de l'industrie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Arts et Métiers Institute of Technology, Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL PRODUCT PASSPORT TO SUPPORT PRODUCT TRANSPARENCY AND CIRCULARITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fashion Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeport produit numérique pour permettre traçabilité et transparence dans la supply chain textile et tout au long du cycle de vie d’un produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Béler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAGIP de printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Definition of Colours Attributes to Build a Semantic Space: Application to a Sport-Health Dialogical Context of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE – DESIGN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.2137-2146, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABILITY INFORMATION TO COMMUNICATE TO CONSUMER IN TOTAL TRANSPARENCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fashion Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE PRODUCT CONTEXT OF USE ON A HYBRID SPORT-HEALTH SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.2059-2068, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of diversity's influence on the creative teams Lessons learned from the analysis of 14 editions of &amp;quot;The 24h of innovation&amp;quot; hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusol Pimapunsri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Bangkok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bangkok, Thailand. pp.ISBN 978-952-335-464-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un espace sémantique Sport-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.Mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a “Sport-Health” Semantic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, delft, Netherlands. pp.3841-3850, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges des stratégies d'innovation régionales ou l'émergence de nouveaux espaces pour les structures de l'accompagnement « traditionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre entre Acteurs des réseaux d'accompagnement et Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human centred criteria for healthcare design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation (CONFERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative Project Emergence Through Divergence of Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design, ICED17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IdeaBulb: A Smart and Tangible User Interface for Monitoring Ideation During Creative Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR : une méthodologie d'animation pour faciliter l'émergence de projets en interclustering Application au projet européen NEPTUNE sur la croissance bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Primeca: Concevoir et produire dans les industries du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aime La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interclustering : innover par la diversification. Le cas du pôle de compétitivité Aerospace Valley en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Product Service Systems as core element of energy transition in the household sector: The Greenplay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hamwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30854.37448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Approach to increase &amp;quot; Matching &amp;quot; Efficiency before Collaborative Business Model Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII ISPIM Innovation Conference – Blending Tomorrow's Innovation Vintage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IdeaValuation : Favoriser les échanges lors d'un atelier de créativité par le vote qualitatif des idées à l'aide d'un outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tastet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016 :"Créativité et innovation responsable pour l’industrie du futur : comment le Design, l’Ergonomie et l’IHM répondront aux challenges de demain ?" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Matching Approach to Support CBM (Collaborative Business Model) Processes between Regional Entrepreneurs within the RIS3 Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu, Brazil. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of hybridization between the &amp;quot;discovering matrix&amp;quot; and the &amp;quot;9 windows&amp;quot; tools during ideation phases of interclustering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 - 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mechanical Engineering and Naval Architecture, University of Zagreb; The Design Society, Glasgow, May 2016, Dubrovnik, Croatia. pp.897 - 906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation et Business Model Collaboratif : Une proposition pour faire participer les PME dans le cadre des RIS3 (Stratégies Régionales de Recherche et d’Innovation pour la Spécialisation Intelligente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Nationale AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et Innovation en PME : Une approche centrée hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation, un Wiki Basé sur le Crowdsourcing pour Partager de l’Information sur le Soutien à l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, BIDART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekit'eko: a serious game to support sustainable aptitudes during the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagore Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Scientific Conference "Management of Technology - Step to Sustainable Production"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Primosten-Dalmatia, Croatia. pp. 175-182, ISSN 1848-5022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;WeKeyInnovation,&amp;lt;/i&amp;gt; A Wiki Based on Crowdsourcing to Share Information about Innovation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.289-297, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring stakeholders-centred tools to improve the maturation of the front-end of eco-innovation process (FEEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp. 1671-1681, ISSN 1847-9073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the facilitator during digital creative sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ergo'IA (Ergonomie &amp; Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bidart / Biarritz, France. pp.20 - 23, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671470.2671473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et PME 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to stimulate student's creativity and innovation skills with time pressure during education program? The example of &amp;quot;The 24h of innovation®&amp;quot; event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE (European Association for Education in Electrical and Information Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece. pp. 57-59, ISBN 978-1-4799-0042-8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAEEIE.2013.6576502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair on Creativity & Responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans la conception de modèles d'affaire est-elle une piste envisageable pour faciliter l'intégration des valeurs environnementales au sein des projets innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage sur les 24h de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJD France (Centre Des Jeunes Dirigeants D'entreprise), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster creative ideation process of innovative products & services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKi (Congresso Internacional Conhecimento e Inovação)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 24 heures de l'innovation à l'ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Teamwork in Quick Projects Development QPD, 24 Hours of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz-Maria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering Design - ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Denmark. pp.214-223, ISBN 978-1-904670-27-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de créativité pour la génération d'éco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur l'Analyse du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp. 39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des idées lors des processus d'éco-innovation de produits et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matins de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. pp. 93-104, ISBN 978-3-642-15972-5, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME-Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ISBN: 978-2-8178-0168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité au service de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aristote Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment stimuler la créativité dans les entreprises ? L'exemple des 24h de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New projects evaluation method for the 24h of innovation®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wiesbaden, Germany. pp.177-186, ISSN 2100-0778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 24h of innovation®: an event to stimulate new product concepts in the sports technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Congress on Sport Technology, APCST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, United States. Cd Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in the development of a creative method to stimulate sustainable innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Thailand. pp.754-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing design system evolution: a particular approach based on crowd sourcing for the Usage Lifecycle Management approach (ULM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stanford University, United States. pp. 297 - 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse collaborative practices of engineering students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering and Product Design Education, E&amp;PDE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelona, Spain. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULM Usage Lifecycle Management improving product/service innovation and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPPAND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp. 125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategic approach in PLM, Usage Lifecycle Management (ULM) to redesign and innovate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, North Korea. pp.ID 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLM approach integrating &amp;quot;usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp. 327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of new ideas during early design phases of innovative products in the surf industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Biarritz, France. pp. 587-596, ISBN 978-2-287-09412-5, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-09413-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting collaboration in product design through PLM system customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Italy. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical game based on Lego bricks for collaborative design practices analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE2007 - 14th ISPE International Conference on Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sao Jose dos Campos, Brazil. pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaboration for improving design co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'usage lors des processus de conception de produits aéronautiques par l'intégration des technologies embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque National aip Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Plagne, France. pp.CCP9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collaborative practices analysis to improvements in the definition of PDM workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un jeu pédagogique de conception d'une navette spatiale lego® pour l'apprentissage de la collaboration entre métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ivaldi-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saint-Geremie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model, method and ILM (Ideas Lifecycle Management) tool for innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA 07'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un jeu pédagogique de conception d'une navette spatiale &amp;quot;lego&amp;quot; pour l'apprentissage de la collaboration entre métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perotti Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legardeur Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque AIP-PRIMECA, CD Rom, La Plagne, France, 17-20 avril 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des usages sur l'ensemble du cycle de vie du produit pour favoriser les innovations de produit/service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et Production Intégrées CPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rabat, Maroc. p 42 N°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour les phases préparatoires du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model and method in early design phases of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new maintenance and product design processes with embedded technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cancun, Mexico. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for analysing collaborative practices in project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International SYmposium, INCOM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.709-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour les phases amont du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech, Maroc. pp.162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new model for early phases of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livier Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia. pp.603-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative practices analysis in design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEDM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model and tool for ideas management during early design phases of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cancun, Mexico. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerequisites for the implementation of a product data and process management tool in SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Collaboration for Engineering Design Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des phases informelles en amont des projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le pilotage de la collaboration en conception de produits : cas d'étude d'une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Early Design Phases by structuring innovative ideas: an integrated approach proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDM systems to integrated project management systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.451-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Support Environment in Early Phases of Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International 24th Computers and Information in Engineering (CIE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Combine Information System and Artificial Intelligence Tools for Product Design Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are Early Informal Design Phases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP04' (International Conference on the Design of Cooperative system)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, French Riviera, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for innovation support in early product design phases: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases informelles en amont des projets de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of annotation functionality in PDM tools to foster collaborative design processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004 (International Conference on Integrated Design and Manufacturing in Mechanical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. Cd Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la coopération et de la coordination lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel, CIGI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information sharing for knowledge creation during early design phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications, CE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Funchal, Portugal. pp. 1091-1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ID², a tool for sharing information and fostering knowledge creation during innovative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont Ferrand, France. pp.ISBN 2-9518169-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface tool for driving innovation during preparatory phases: Application in the design of composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engineering Design, ICED 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. pp. 259-266, ISBN 1-86058-355-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in a routine design process - Empirical study of an industrial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.ISBN 2-553-00803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation and Collaborative Business Model : Toward a framework proposal for a better inclusive participation of SMEs within the RIS3 (Research and Innovation Strategies for the Smart Specialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Cleaner Production and Sustainable Consumption Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation for Innovation during Early Informal Design Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th International Conference on the Design of Cooperative system, pp.93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Approaches in History and Genealogy to Hybridization for Stimulating Impactful Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sociotechnical Systems A Human Systems Integration Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition, CRC Press, 2026, 9781041122289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assuring a human-centred transition to Industry 4.0 in the textile-clothing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURE OF FASHION-TECH ALLIANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 49-58, 2022, 9788894167429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using problem-based learning to engage engineering students in circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politecnico di Milano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURE OF FASHION-TECH ALLIANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 36-48, 2022, 9788894167429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Studies in Engineering Design and Health Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tichkiewitch and D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Co-operative and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers, pp.385-396, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and the design process: the paradox of innovation in a routine design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M.Ulijn and T.B. Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Entrepreneurship and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.147-161, 2004, 9781843763468. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781845420550.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward New Methods and Tools to Foster Product/Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KLUWER Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 401-410, 2003, 978-90-481-6236-9. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new methods and tools to foster innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gogu, D. Coutellier, P. Chedmail, P. Ray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers, pp.401-410, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital product passport for the textile sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Parlement Européen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. 1.1 Methodology of project emergence in interclustering and intersectoral context (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Théophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ESTIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideavaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wekeynnovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DialoJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode MIRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'innovation produit/process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00662411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des idées en conception innovante : pour une hybridation des outils d'aide aux développements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00662405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and responsible innovation for industry in the future: How will Design, Ergonomics and IHM rise up to tomorrow's challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Press, 163 p., 2016, 978-1-4503-4785-3. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3050385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (1), ERIMA European Research on Innovation and Management, 213 p. / ISSN 2100-0778, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for Innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pinho de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), ERIMA European Research on Innovation and Management Alliance, 159 p. / ISSN 2100-0778, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juantxu Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (1), ERIMA European Research on Innovation and Management Alliance, pp.269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New information system and approaches for product maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session in the International Conference on Enterprise Information Systems, ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portugal. 2007, 978-972-8865-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and new forms of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), pp.5-10, 2010, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.005.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémy Legardeur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing users-designers’ gap of perception to help design for a hybrid product domain: application to sport-health product domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering, Design and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JEDT-01-2022-0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is virtual reality the solution? A comparison between 3D and 2D creative sketching tools in the early design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gómez Jáuregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.958223. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frvir.2022.958223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Circular Product (Re)Design Methodology: Proposition of the Unlinear Method to Foster Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bixente Demarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEHNIČKI GLASNIK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (2), pp.246-251. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31803/tg-20220410142313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward total traceability and full transparency communication in textile industry supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, INCOSE International Symposium, Supplement: INCOSE Human Systems Integration Conference, November 16–19, 2021, Virtual Event (32), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/iis2.12866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward product transparency: communicating traceability information to consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Béler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fashion Design, Technology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17543266.2022.2142677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demand response business model canvas: A tool for flexibility creation in the electricity markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hamwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.124539. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.124539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of energy consumption profiles in residential buildings and impact assessment of a serious game on occupants’ behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Csoknyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Horváth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2019.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les PME/TPE face aux Stratégies Régionales de Recherche et d’innovation pour la Spécialisation intelligente : problématiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue en 3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n°7, pp. 38-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14, pp. 23-39. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.014.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of ideation mechanisms used in eco-innovation tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (10-12), pp.325-345. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2014.992772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité en éco-innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.IN206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCa: A tool for Analysing Collaborative Practices to Improve Design Process Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (3), pp.247-258, ISSN 1368-2148. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2011.039146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model, method and tool for early design phases in innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (3-4), pp.201-217. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJTM.2011.041947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate creative and innovative concepts during the contest of the 24h of innovation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Projectics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, vol 2 (n° 5), pp 105-118, ISBN: 978-2-8041-6130-9. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.005.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for entrepreneurship and innovation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Entrepreneurship and Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (3), pp.255-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from an empirical study of the early phases of an unfulfilled innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (4), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-010-0090-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible user interface integration in engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.175-182. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-008-0046-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of collaborative design processes into PLM systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de l'ULM (Usage Lifecycle Management) dans les phases amont de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp. 57-67, ISSN: 1250-7970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product innovation through management of collaborative design in concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Technology Management and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.151-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 2: methods and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.146-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour les phases amont du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association Française pour l'Analyse de la Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (111), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering creativity and innovation during early informal design phases. Part 1: sociotechnical and psychology studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing collaborative practices in design to support project managers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.654-668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Information System for Product Design Assistance based on Artificial Intelligence and Collaborative Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (3), pp.211-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plateforme basée sur les interfaces tangibles pour l'assemblage en CFAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'ingénierie numérique (RIIN'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de pilotage pour favoriser la collaboration lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (2), pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter l'informel dans les phases amont des projets de conception innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner gestion des connaissances et gestion de projets innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ID²: A new tool to foster innovation during the early phases of design projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.235-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'observation des pratiques de terrain, de leur diffusion et de leur transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.51-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teampreneurship for Climate Action: An Open Approach to Green Entrepreneurship Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Jimenez Ocio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Mendizabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Rubio-Varas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DeepTech Connect 2026 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Mondragon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and Deploying Digital Product Passports for Circular Textiles: Proposition of a Generic Data Model and a three Phase EU Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Sagnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circular Economy – Interdisciplinary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Innovation in Practice: Documenting the Processes, Methods and Perspectives of Low-Tech Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIS '25: Designing Interactive Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madeira, Portugal. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715336.3735701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation de la démarche low-tech par des élèves ingénieurs : un cas d'étude de reconception d'un souffleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vögué, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study in the textile sector to assess resistance to change and the skills needed to implement Industry 5.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda da Mota Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU4DUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Low-tech Systems on User Experience: First Methodological Reflections around the Urban Biosphere Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3673805.3673851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Teach Circular Economy to Young Designers and Engineers? Examples of Dual Education Initiatives between ESTIA Engineering Institute and a Sports Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU4DUAL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paola, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports & outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Jul 2023, Bordeaux, France. pp.2555-2564, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04187370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports &amp; outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23 – 24th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Bordeaux, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05168220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARD DEVELOPING A DATA MODEL FOR A DIGITAL PRODUCT PASSPORT TO ENHANCE CIRCULARITY IN FASHION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable innovation 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University for the creative arts, Mar 2023, Epsom, United Kingdom. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of Physiological Arousal in Divergent and Convergent Thinking using 2D screen and VR Sketching Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samory Houzangbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Gomez Jauregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 11th International Conference on Affective Computing and Intelligent Interaction (ACII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Cambridge, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acii59096.2023.10388141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment favoriser la transition vers l'industrie 4.0 dans le secteur textile-habillement : étude de cas du déploiement d'un cobot au sein de l'entreprise Petit Bateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping circular economy projects: a case study of a major company in the sports & outdoor industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Design Society, Jul 2023, Bordeaux, France. pp.2555-2564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie des projets d'économie circulaire : étude de cas dans une entreprise de l'industrie sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux; Arts et Métiers Institute of Technology, Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DIGITAL PRODUCT PASSPORT TO SUPPORT PRODUCT TRANSPARENCY AND CIRCULARITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fashion Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Berlin, Germany. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeport produit numérique pour permettre traçabilité et transparence dans la supply chain textile et tout au long du cycle de vie d’un produit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Béler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SAGIP de printemps 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Definition of Colours Attributes to Build a Semantic Space: Application to a Sport-Health Dialogical Context of Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL DESIGN CONFERENCE – DESIGN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dubrovnik, Croatia. pp.2137-2146, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2022.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACEABILITY INFORMATION TO COMMUNICATE TO CONSUMER IN TOTAL TRANSPARENCY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick Beler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Fashion Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF THE PRODUCT CONTEXT OF USE ON A HYBRID SPORT-HEALTH SEMANTICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Dubrovnik, Croatia. pp.2059-2068, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsd.2020.67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paradox of diversity's influence on the creative teams Lessons learned from the analysis of 14 editions of &amp;quot;The 24h of innovation&amp;quot; hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Gardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusol Pimapunsri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPIM Connects Bangkok</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Bangkok, Thailand. pp.ISBN 978-952-335-464-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'un espace sémantique Sport-Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.Mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a “Sport-Health” Semantic Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, delft, Netherlands. pp.3841-3850, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les challenges des stratégies d'innovation régionales ou l'émergence de nouveaux espaces pour les structures de l'accompagnement « traditionnelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Barquissau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème rencontre entre Acteurs des réseaux d'accompagnement et Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human centred criteria for healthcare design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation (CONFERE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Collaborative Project Emergence Through Divergence of Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Abi Akle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Engineering Design, ICED17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Design Society, Aug 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IdeaBulb: A Smart and Tangible User Interface for Monitoring Ideation During Creative Sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMART INTERFACES 2017, The Symposium for Empowering and Smart Interfaces in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Venice, Italy. pp.70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAR : une méthodologie d'animation pour faciliter l'émergence de projets en interclustering Application au projet européen NEPTUNE sur la croissance bleue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Primeca: Concevoir et produire dans les industries du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aime La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interclustering : innover par la diversification. Le cas du pôle de compétitivité Aerospace Valley en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Demanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Product Service Systems as core element of energy transition in the household sector: The Greenplay project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Hamwi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Sustainable Development Research Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30854.37448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dialogical Approach to increase &amp;quot; Matching &amp;quot; Efficiency before Collaborative Business Model Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII ISPIM Innovation Conference – Blending Tomorrow's Innovation Vintage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IdeaValuation : Favoriser les échanges lors d'un atelier de créativité par le vote qualitatif des idées à l'aide d'un outil numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tastet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo'IA 2016 :"Créativité et innovation responsable pour l’industrie du futur : comment le Design, l’Ergonomie et l’IHM répondront aux challenges de demain ?" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Matching Approach to Support CBM (Collaborative Business Model) Processes between Regional Entrepreneurs within the RIS3 Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Iguassu, Brazil. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-51133-758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An example of hybridization between the &amp;quot;discovering matrix&amp;quot; and the &amp;quot;9 windows&amp;quot; tools during ideation phases of interclustering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DESIGN 2016 - 14th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Mechanical Engineering and Naval Architecture, University of Zagreb; The Design Society, Glasgow, May 2016, Dubrovnik, Croatia. pp.897 - 906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation et Business Model Collaboratif : Une proposition pour faire participer les PME dans le cadre des RIS3 (Stratégies Régionales de Recherche et d’Innovation pour la Spécialisation Intelligente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque Nationale AIP Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et Innovation en PME : Une approche centrée hybridation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grenoble Interdisciplinary Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation, un Wiki Basé sur le Crowdsourcing pour Partager de l’Information sur le Soutien à l’Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROJECTICs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, BIDART, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekit'eko: a serious game to support sustainable aptitudes during the development of eco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagore Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Scientific Conference "Management of Technology - Step to Sustainable Production"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Primosten-Dalmatia, Croatia. pp. 175-182, ISSN 1848-5022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;WeKeyInnovation,&amp;lt;/i&amp;gt; A Wiki Based on Crowdsourcing to Share Information about Innovation Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.289-297, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et PME 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAM, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the facilitator during digital creative sessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Ergo'IA (Ergonomie &amp; Informatique Avancée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Bidart / Biarritz, France. pp.20 - 23, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2671470.2671473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01095081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring stakeholders-centred tools to improve the maturation of the front-end of eco-innovation process (FEEI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp. 1671-1681, ISSN 1847-9073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to stimulate student's creativity and innovation skills with time pressure during education program? The example of &amp;quot;The 24h of innovation®&amp;quot; event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAEEIE (European Association for Education in Electrical and Information Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chania, Greece. pp. 57-59, ISBN 978-1-4799-0042-8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EAEEIE.2013.6576502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chair on Creativity & Responsible innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une rupture dans la conception de modèles d'affaire est-elle une piste envisageable pour faciliter l'intégration des valeurs environnementales au sein des projets innovants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Designing Tangible UI: A First Comparative Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Coutrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Borgiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Castet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI 2013 Work in progress, 7th International Conference on Tangible, Embedded and Embodied Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00772570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Témoignage sur les 24h de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Etats Généraux de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CJD France (Centre Des Jeunes Dirigeants D'entreprise), Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 24 heures de l'innovation à l'ESTIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Teamwork in Quick Projects Development QPD, 24 Hours of Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz-Maria Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Gardoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Engineering Design - ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Denmark. pp.214-223, ISBN 978-1-904670-27-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to foster creative ideation process of innovative products & services?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CiKi (Congresso Internacional Conhecimento e Inovação)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un outil de créativité pour la génération d'éco-innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Baldacchino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur l'Analyse du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lille, France. pp. 39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME-Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ISBN: 978-2-8178-0168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La créativité au service de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Aristote Polytechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment stimuler la créativité dans les entreprises ? L'exemple des 24h de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEDx Basque Country</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des idées lors des processus d'éco-innovation de produits et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Matins de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Nantes, France. pp. 93-104, ISBN 978-3-642-15972-5, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New projects evaluation method for the 24h of innovation®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Wiesbaden, Germany. pp.177-186, ISSN 2100-0778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 24h of innovation®: an event to stimulate new product concepts in the sports technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Congress on Sport Technology, APCST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, United States. Cd Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach in the development of a creative method to stimulate sustainable innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Falchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Ranvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Thailand. pp.754-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing design system evolution: a particular approach based on crowd sourcing for the Usage Lifecycle Management approach (ULM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Stanford University, United States. pp. 297 - 308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to analyse collaborative practices of engineering students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zephir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering and Product Design Education, E&amp;PDE08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Barcelona, Spain. pp.541-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULM Usage Lifecycle Management improving product/service innovation and design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EXPPAND'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Bordeaux, France. pp. 125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new strategic approach in PLM, Usage Lifecycle Management (ULM) to redesign and innovate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Seoul, North Korea. pp.ID 218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLM approach integrating &amp;quot;usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia. pp. 327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00334665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of new ideas during early design phases of innovative products in the surf industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Biarritz, France. pp. 587-596, ISBN 978-2-287-09412-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-09413-2_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pedagogical game based on Lego bricks for collaborative design practices analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CE2007 - 14th ISPE International Conference on Concurrent Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sao Jose dos Campos, Brazil. pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing collaboration for improving design co-ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'usage lors des processus de conception de produits aéronautiques par l'intégration des technologies embarquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque National aip Primeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La Plagne, France. pp.CCP9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From collaborative practices analysis to improvements in the definition of PDM workflows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un jeu pédagogique de conception d'une navette spatiale lego® pour l'apprentissage de la collaboration entre métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Ivaldi-Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Perotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Saint-Geremie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model, method and ILM (Ideas Lifecycle Management) tool for innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIMA 07'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bidart, France. pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting collaboration in product design through PLM system customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Italy. pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00165812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un jeu pédagogique de conception d'une navette spatiale &amp;quot;lego&amp;quot; pour l'apprentissage de la collaboration entre métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perotti Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legardeur Jeremy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme colloque AIP-PRIMECA, CD Rom, La Plagne, France, 17-20 avril 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, LA PLAGNE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des usages sur l'ensemble du cycle de vie du produit pour favoriser les innovations de produit/service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception et Production Intégrées CPI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Rabat, Maroc. p 42 N°109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour les phases préparatoires du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a multi-input model and method in early design phases of the innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Paris, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for analysing collaborative practices in project design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International SYmposium, INCOM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint-Etienne, France. pp.709-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil pour les phases amont du processus d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Marrakech, Maroc. pp.162-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a new model for early phases of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livier Serna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Dubrovnik, Croatia. pp.603-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new maintenance and product design processes with embedded technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chapotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cancun, Mexico. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative practices analysis in design teams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLEDM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Cancun, Mexico. pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New model and tool for ideas management during early design phases of innovation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Cancun, Mexico. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA: a platform based on Tangible User Interface dedicated to mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, San Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reusable methodology based on filters in order to define relevant tangible parts for a TUI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Reality of Virtual Reality 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San-Jose, United States. pp.530-539</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une caractérisation des phases informelles en amont des projets d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prerequisites for the implementation of a product data and process management tool in SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Collaboration for Engineering Design Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A video tracking solution for any props in TUI design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Depaulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le pilotage de la collaboration en conception de produits : cas d'étude d'une PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème colloque AIP-PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, La Plagne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Early Design Phases by structuring innovative ideas: an integrated approach proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pialot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Melbourne, Australia. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PDM systems to integrated project management systems: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Jared</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lyon, France. pp.451-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKUA : une plateforme basée sur des interacteurs pour l'assemblage mécanique en CAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(CPI 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Casablanca, Maroc. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To Combine Information System and Artificial Intelligence Tools for Product Design Assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Austin, United States. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are Early Informal Design Phases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP04' (International Conference on the Design of Cooperative system)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, French Riviera, France. pp.119-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Electronic Imaging Science and Technology, Stereoscopic Displays and Virtual Relality Systems XI, Editors: Andrew J. Woods, John O. Merrit, Stephen A. Benton, Mark T. Bolas, SPIE, EI'2004 SPIE, San Jose (US)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp.438-445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative tools for innovation support in early product design phases: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phases informelles en amont des projets de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ERGO'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management and Support Environment in Early Phases of Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME International 24th Computers and Information in Engineering (CIE) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of annotation functionality in PDM tools to foster collaborative design processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDMME 2004 (International Conference on Integrated Design and Manufacturing in Mechanical Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Bath, United Kingdom. Cd Rom proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments to evolve toward a tangible user interface for CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Imaging 04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Jose, United States. pp. 438-445, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.526795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-operation and co-ordination during the design process: empirical studies and characterisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International CIRP Design Seminar, CIRP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des interacteurs pour l'assemblage mécanique en extsc{CAO}</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference: Integrated Design and Production, CPI'2003, Meknes, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Meknes, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la coopération et de la coordination lors des processus de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès international de Génie Industriel, CIGI 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangible Interface for mechanical CAD parts assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Couture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Biarritz, France. pp.222-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information sharing for knowledge creation during early design phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Hey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ISPE International Conference on Concurrent Engineering: Research and Applications, CE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Funchal, Portugal. pp. 1091-1097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ID², a tool for sharing information and fostering knowledge creation during innovative projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Clermont Ferrand, France. pp.ISBN 2-9518169-5-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface tool for driving innovation during preparatory phases: Application in the design of composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Engineering Design, ICED 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Glasgow, United Kingdom. pp. 259-266, ISBN 1-86058-355-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovating in a routine design process - Empirical study of an industrial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Integrated Design and Manufacturing in Mechanical Engineering, IDMME 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Montréal, Canada. pp.ISBN 2-553-00803-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKeyInnovation and Collaborative Business Model : Toward a framework proposal for a better inclusive participation of SMEs within the RIS3 (Research and Innovation Strategies for the Smart Specialisation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Cleaner Production and Sustainable Consumption Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation for Innovation during Early Informal Design Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6th International Conference on the Design of Cooperative system, pp.93, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Creative Approaches in History and Genealogy to Hybridization for Stimulating Impactful Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sociotechnical Systems A Human Systems Integration Approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition, CRC Press, 2026, 9781041122289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assuring a human-centred transition to Industry 4.0 in the textile-clothing sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Bernar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chanal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURE OF FASHION-TECH ALLIANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 49-58, 2022, 9788894167429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using problem-based learning to engage engineering students in circular economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sofia Rohsig Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Politecnico di Milano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUTURE OF FASHION-TECH ALLIANCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp. 36-48, 2022, 9788894167429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Studies in Engineering Design and Health Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Franchistéguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Bareigts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Tichkiewitch and D. Brissaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Co-operative and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers, pp.385-396, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurship and the design process: the paradox of innovation in a routine design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.M.Ulijn and T.B. Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation, Entrepreneurship and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.147-161, 2004, 9781843763468. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781845420550.00013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward New Methods and Tools to Foster Product/Process Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KLUWER Academic Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp 401-410, 2003, 978-90-481-6236-9. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-0161-7_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward new methods and tools to foster innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boujut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Gogu, D. Coutellier, P. Chedmail, P. Ray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KLUWER Academic Publishers, pp.401-410, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experiential Trade-Offs of Low-tech Systems: Evidence from a Large-Scale Citizen Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet-Pasturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Hefti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital product passport for the textile sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantxika Ospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] Parlement Européen. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. 1.1 Methodology of project emergence in interclustering and intersectoral context (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Théophane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] ESTIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideavaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ambrosino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wekeynnovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Takouachet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DialoJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Faham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode MIRAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iban Lizarralde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils pour l'innovation produit/process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00662411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des idées en conception innovante : pour une hybridation des outils d'aide aux développements créatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université Sciences et Technologies - Bordeaux I, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00662405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creativity and responsible innovation for industry in the future: How will Design, Ergonomics and IHM rise up to tomorrow's challenges?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri H. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th Ergo'IA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Press, 163 p., 2016, 978-1-4503-4785-3. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3050385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3 (1), ERIMA European Research on Innovation and Management, 213 p. / ISSN 2100-0778, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for Innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Pinho de Sousa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 (1), ERIMA European Research on Innovation and Management Alliance, 159 p. / ISSN 2100-0778, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new challenges for innovative management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juantxu Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1 (1), ERIMA European Research on Innovation and Management Alliance, pp.269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New information system and approaches for product maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Session in the International Conference on Enterprise Information Systems, ICEIS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Portugal. 2007, 978-972-8865-88-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open innovation and new forms of collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Legardeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5 (2), pp.5-10, 2010, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/proj.005.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2022-0064" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879884v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Ospital" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17543266.2022.2142677" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Demarcq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31803/tg-20220410142313" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462235v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12866" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Csoknyai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.05.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2011.041947" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525162v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.005.0105" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-010-0090-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J73363KK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357422v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Jimenez Ocio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Rubio-Varas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Sagnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244966v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bernar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lallemand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453606v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838174v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda da Mota Bernar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831495v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673851" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sofia Rohsig Lopez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04187370v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.256" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05168220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prevot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082837v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720549v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.216" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462333v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.67" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusol Pimapunsri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151626v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432825v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.391" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961030v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938985v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577761v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambrosino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534697v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Demanet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lattes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404187v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30854.37448" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346087v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tastet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-758" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083253v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077271v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004856v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_36" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095081v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2013.6576502" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122415v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657481v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657491v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657773v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz-Maria Jimenez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657473v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546168v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444021v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Savoie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zephir" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-09413-2_72" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2QJPM3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183394v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177699v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183401v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ivaldi-Brunel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perotti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saint-Geremie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183396v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657988v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perotti Clement" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legardeur Jeremy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182950v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183398v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183392v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160173v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183436v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183397v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183403v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183419v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131541v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131529v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131527v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131523v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245851v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marnat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584919v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Bernar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131500v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845420550.00013" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131496v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_39" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8325D8166775A503C2B436BBA4D6CEBFD3F673E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183434v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440894v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;ophane" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969858v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayed" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969832v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969912v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662411v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662405v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398001v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3050385" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122226v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus North" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122234v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pinho de Sousa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122254v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juantxu Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131509v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122276v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.005.0005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Abi Akle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEDT-01-2022-0064" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836214v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samory Houzangbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri H. Masson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio G&#243;mez J&#225;uregui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2022.958223" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixente Demarcq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31803/tg-20220410142313" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantxika Ospital" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iis2.12866" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17543266.2022.2142677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hamwi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.124539" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Csoknyai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Horv&#225;th" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2019.05.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Jared" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2011.039146" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boujut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2011.041947" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Choulier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Monnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.005.0105" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tiger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-010-0090-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J73363KK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-008-0046-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415769v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348689v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182794v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357422v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182793v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182795v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fischer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183425v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Garreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585018v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Jimenez Ocio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Mendizabal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Rubio-Varas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584950v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Sagnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duhamel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lallemand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715336.3735701" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda da Mota Bernar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Chanal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831495v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3673805.3673851" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sofia Rohsig Lopez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04187370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.256" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05168220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416687v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Gomez Jauregui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acii59096.2023.10388141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bernar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prevot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chanal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278697v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082837v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720549v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896917v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2022.216" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462333v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871120v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsd.2020.67" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Gardoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusol Pimapunsri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961030v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Barquissau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938985v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577761v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ambrosino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534697v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513588v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346128v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Demanet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lattes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30854.37448" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346087v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tastet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51133-758" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083253v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077271v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Takouachet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Alvarez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069904v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_36" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095081v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671470.2671473" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EAEEIE.2013.6576502" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122415v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440385v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772570v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coutrix" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Borgiel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383500v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657773v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz-Maria Jimenez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Gardoni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657481v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657475v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657473v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546168v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444021v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Savoie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412307v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Legardeur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zephir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334665v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444052v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-09413-2_72" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J2QJPM3Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183394v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182799v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182798v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183401v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ivaldi-Brunel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saint-Geremie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183396v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165812v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657988v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Minel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perotti Clement" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legardeur Jeremy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182950v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183398v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183392v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182801v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183436v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Serna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182800v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160209v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183409v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Depaulis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Depaulis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183403v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183422v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085219v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183442v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183419v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Vernat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183415v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183440v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204263v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308170v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184737v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184732v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglada" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204266v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204270v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.526795" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131535v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Bareigts" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308171v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couture" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430931v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399543v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131523v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245851v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marnat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584919v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Bernar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pr&#233;vot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927123v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131500v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781845420550.00013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131496v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-0161-7_39" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8325D8166775A503C2B436BBA4D6CEBFD3F673E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613893v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet-Pasturel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hefti" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vuile" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649885v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440894v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Th&#233;ophane" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969818v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969858v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969832v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662411v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662405v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398001v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3050385" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122226v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus North" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122234v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pinho de Sousa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122254v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juantxu Martin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131509v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122276v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.005.0005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>